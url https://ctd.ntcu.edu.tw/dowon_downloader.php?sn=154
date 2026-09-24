--- v0 (2026-05-18)
+++ v1 (2026-09-24)
@@ -1,92 +1,71 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
-  <Override PartName="/word/stylesWithEffects.xml" ContentType="application/vnd.ms-word.stylesWithEffects+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p w:rsidR="0011058C" w:rsidRPr="003A6825" w:rsidRDefault="004A278B" w:rsidP="0011058C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A6825">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>國立</w:t>
-[...19 lines deleted...]
-        <w:t>中教育大學</w:t>
+        <w:t>國立臺中教育大學</w:t>
       </w:r>
       <w:r w:rsidR="0011058C" w:rsidRPr="003A6825">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B46872" w:rsidRPr="003A6825" w:rsidRDefault="004A278B" w:rsidP="0011058C">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003A6825">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
@@ -113,51 +92,51 @@
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>歷程檔案</w:t>
       </w:r>
       <w:r w:rsidR="00C13FE1" w:rsidRPr="003A6825">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>成果</w:t>
       </w:r>
       <w:r w:rsidR="00977788" w:rsidRPr="003A6825">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>報告書</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00B46872" w:rsidRPr="006D34E2" w:rsidRDefault="00977788" w:rsidP="00977788">
       <w:pPr>
-        <w:pStyle w:val="a5"/>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D34E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>基本資料</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -762,71 +741,51 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="00290EF1" w:rsidRDefault="00290EF1" w:rsidP="002F701C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="18" w:firstLine="47"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...19 lines deleted...]
-              <w:t>)</w:t>
+              <w:t>(限選一類)</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00290EF1" w:rsidRDefault="00290EF1" w:rsidP="002F701C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="18" w:firstLine="47"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002F701C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>□講座（含客座）教授教學助理</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="00290EF1" w:rsidRPr="002F701C" w:rsidRDefault="00290EF1" w:rsidP="002F701C">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:ind w:firstLineChars="18" w:firstLine="47"/>
@@ -1352,51 +1311,51 @@
               </w:rPr>
               <w:t xml:space="preserve"> □</w:t>
             </w:r>
             <w:r w:rsidRPr="002F701C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">其他             </w:t>
             </w:r>
             <w:r w:rsidRPr="002F701C">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">                              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0011058C" w:rsidRDefault="0095184F" w:rsidP="0011058C">
       <w:pPr>
-        <w:pStyle w:val="a5"/>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>協助教學</w:t>
       </w:r>
       <w:r w:rsidR="006D34E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -1432,51 +1391,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>300</w:t>
       </w:r>
       <w:r w:rsidR="00F43985">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>字</w:t>
       </w:r>
       <w:r w:rsidR="00F43985">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D34E2" w:rsidRPr="0011058C" w:rsidRDefault="00531775" w:rsidP="0011058C">
       <w:pPr>
-        <w:pStyle w:val="a5"/>
+        <w:pStyle w:val="BodyText"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011058C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>請</w:t>
       </w:r>
       <w:r w:rsidR="006D34E2" w:rsidRPr="0011058C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>詳述</w:t>
       </w:r>
       <w:r w:rsidR="0088796F">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>協助教師教學</w:t>
@@ -1504,51 +1463,51 @@
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>依各周上課協助事項</w:t>
       </w:r>
       <w:r w:rsidR="00C13FE1" w:rsidRPr="0011058C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>為主</w:t>
       </w:r>
       <w:r w:rsidR="00016C6D" w:rsidRPr="0011058C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidR="00041DC2" w:rsidRPr="0011058C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>亦可提供協助教學照片。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D34E2" w:rsidRDefault="0095184F" w:rsidP="006D34E2">
       <w:pPr>
-        <w:pStyle w:val="a5"/>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>協助教學</w:t>
       </w:r>
       <w:r w:rsidR="006D34E2">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
@@ -1593,51 +1552,51 @@
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>300</w:t>
       </w:r>
       <w:r w:rsidR="00F43985">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>字</w:t>
       </w:r>
       <w:r w:rsidR="00F43985">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="006D34E2" w:rsidRPr="0011058C" w:rsidRDefault="00531775" w:rsidP="00015EF2">
       <w:pPr>
-        <w:pStyle w:val="a5"/>
+        <w:pStyle w:val="BodyText"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="709"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0011058C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>敘明擔任</w:t>
       </w:r>
       <w:r w:rsidRPr="0011058C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>TA</w:t>
       </w:r>
       <w:r w:rsidR="009E2AEE">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>之心得</w:t>
       </w:r>
@@ -1676,120 +1635,120 @@
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>TA</w:t>
       </w:r>
       <w:r w:rsidR="006B2F45" w:rsidRPr="0011058C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>前的準備工作、與老師及學生的互動過程心得等</w:t>
       </w:r>
       <w:r w:rsidR="006B2F45" w:rsidRPr="0011058C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="006B2F45" w:rsidRPr="0011058C">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F5271" w:rsidRDefault="005F5271" w:rsidP="008518A1">
       <w:pPr>
-        <w:pStyle w:val="a5"/>
+        <w:pStyle w:val="BodyText"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="426" w:firstLineChars="50" w:firstLine="140"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0011058C" w:rsidRDefault="0011058C" w:rsidP="008518A1">
       <w:pPr>
-        <w:pStyle w:val="a5"/>
+        <w:pStyle w:val="BodyText"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="426" w:firstLineChars="50" w:firstLine="140"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0011058C" w:rsidRPr="008518A1" w:rsidRDefault="0011058C" w:rsidP="008518A1">
       <w:pPr>
-        <w:pStyle w:val="a5"/>
+        <w:pStyle w:val="BodyText"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="426" w:firstLineChars="50" w:firstLine="140"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0011058C" w:rsidRDefault="00226D45" w:rsidP="0011058C">
       <w:pPr>
-        <w:pStyle w:val="a5"/>
+        <w:pStyle w:val="BodyText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00226D45">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>教學助理自我評鑑</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00531775" w:rsidRPr="00632B1E" w:rsidRDefault="00226D45" w:rsidP="0011058C">
       <w:pPr>
-        <w:pStyle w:val="a5"/>
+        <w:pStyle w:val="BodyText"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00632B1E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>為了解</w:t>
       </w:r>
       <w:r w:rsidR="00591DC3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>教學助理</w:t>
@@ -1809,51 +1768,50 @@
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>後續</w:t>
       </w:r>
       <w:r w:rsidRPr="00632B1E">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>改進之重要參考依據</w:t>
       </w:r>
       <w:r w:rsidR="00591DC3">
         <w:rPr>
           <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
           <w:sz w:val="26"/>
           <w:szCs w:val="26"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
-        <w:tblInd w:w="-210" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5563"/>
         <w:gridCol w:w="595"/>
         <w:gridCol w:w="595"/>
         <w:gridCol w:w="596"/>
         <w:gridCol w:w="595"/>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="675"/>
       </w:tblGrid>
       <w:tr w:rsidR="00CA4D35" w:rsidRPr="00827296" w:rsidTr="00CA4D35">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1361"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5563" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="double" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
@@ -2956,60 +2914,60 @@
               <w:bottom w:val="double" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00CA4D35" w:rsidRPr="00827296" w:rsidRDefault="00CA4D35" w:rsidP="00B00640">
             <w:pPr>
               <w:spacing w:line="264" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00827296">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="007F3481" w:rsidRDefault="007F3481" w:rsidP="00B46872">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="BodyTextFirstIndent2"/>
         <w:ind w:leftChars="0" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E0F17" w:rsidRDefault="00AE21AA" w:rsidP="00AC1679">
+    <w:p w:rsidR="0097283A" w:rsidRDefault="00AE21AA" w:rsidP="00AC1679">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="BodyTextFirstIndent2"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:leftChars="0" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>備註</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00F12DAE">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3047,215 +3005,238 @@
         </w:rPr>
         <w:t>第</w:t>
       </w:r>
       <w:r w:rsidR="00C953BF" w:rsidRPr="00C953BF">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r w:rsidR="00B97910">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>週</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>上傳至</w:t>
       </w:r>
-      <w:r w:rsidR="00F12DAE">
-[...3 lines deleted...]
-        <w:t>本</w:t>
+      <w:r w:rsidR="002D4202">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教務處教學發展組</w:t>
       </w:r>
       <w:r w:rsidR="00B97910">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>中心網站</w:t>
+        <w:t>網站</w:t>
       </w:r>
       <w:r w:rsidR="00121150">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>登入</w:t>
+      </w:r>
+      <w:r w:rsidR="00B97910">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>「擔任助理紀錄」→「期</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003E0F17" w:rsidRDefault="0097283A" w:rsidP="00AC1679">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextFirstIndent2"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:after="0"/>
+        <w:ind w:leftChars="0" w:hangingChars="200" w:hanging="480"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+        </w:rPr>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00B97910">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>「擔任助理紀錄」→「期末成果報告」</w:t>
+        <w:t>末成果報告」</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00AE21AA" w:rsidRPr="00016C6D" w:rsidRDefault="00B97910" w:rsidP="00B97910">
       <w:pPr>
-        <w:pStyle w:val="2"/>
+        <w:pStyle w:val="BodyTextFirstIndent2"/>
         <w:snapToGrid w:val="0"/>
         <w:spacing w:after="0"/>
         <w:ind w:leftChars="0" w:hangingChars="200" w:hanging="480"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>點選上傳資料，以夾帶檔案方式上傳資料。</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00AE21AA" w:rsidRPr="00016C6D" w:rsidSect="006D34E2">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005335E6" w:rsidRDefault="005335E6" w:rsidP="00E42111">
+    <w:p w:rsidR="007224F1" w:rsidRDefault="007224F1" w:rsidP="00E42111">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005335E6" w:rsidRDefault="005335E6" w:rsidP="00E42111">
+    <w:p w:rsidR="007224F1" w:rsidRDefault="007224F1" w:rsidP="00E42111">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:altName w:val=".D·￠Ae"/>
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="005335E6" w:rsidRDefault="005335E6" w:rsidP="00E42111">
+    <w:p w:rsidR="007224F1" w:rsidRDefault="007224F1" w:rsidP="00E42111">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="005335E6" w:rsidRDefault="005335E6" w:rsidP="00E42111">
+    <w:p w:rsidR="007224F1" w:rsidRDefault="007224F1" w:rsidP="00E42111">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF89"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="37E6E9BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="a"/>
+      <w:pStyle w:val="ListBullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="361"/>
         </w:tabs>
         <w:ind w:leftChars="200" w:left="361" w:hangingChars="200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3FB011E3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38E4EF90"/>
     <w:lvl w:ilvl="0" w:tplc="025E0C82">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -3301,51 +3282,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="71563281"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A6524968"/>
     <w:lvl w:ilvl="0" w:tplc="79F2A3F0">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1275" w:hanging="555"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1680" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -3403,146 +3384,148 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14">
-  <w:zoom w:percent="80"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+  <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B46872"/>
     <w:rsid w:val="00001E9D"/>
     <w:rsid w:val="00015EF2"/>
     <w:rsid w:val="00016C6D"/>
     <w:rsid w:val="00041DC2"/>
     <w:rsid w:val="0006747A"/>
     <w:rsid w:val="00095069"/>
     <w:rsid w:val="000A2BC6"/>
     <w:rsid w:val="000B27EA"/>
     <w:rsid w:val="0010300D"/>
     <w:rsid w:val="0011058C"/>
     <w:rsid w:val="001134F4"/>
     <w:rsid w:val="00121150"/>
     <w:rsid w:val="001651EE"/>
     <w:rsid w:val="00226633"/>
     <w:rsid w:val="00226D45"/>
     <w:rsid w:val="00230C17"/>
     <w:rsid w:val="002808AF"/>
     <w:rsid w:val="002820E5"/>
     <w:rsid w:val="00290EF1"/>
+    <w:rsid w:val="002D4202"/>
     <w:rsid w:val="002F701C"/>
     <w:rsid w:val="003022F2"/>
     <w:rsid w:val="003641DD"/>
     <w:rsid w:val="003A6825"/>
     <w:rsid w:val="003E0F17"/>
     <w:rsid w:val="00400219"/>
     <w:rsid w:val="0046225A"/>
     <w:rsid w:val="004701BD"/>
     <w:rsid w:val="0048343F"/>
     <w:rsid w:val="004A278B"/>
     <w:rsid w:val="004B1070"/>
     <w:rsid w:val="00525889"/>
     <w:rsid w:val="00530827"/>
     <w:rsid w:val="00531775"/>
     <w:rsid w:val="005335E6"/>
     <w:rsid w:val="00550944"/>
     <w:rsid w:val="00591DC3"/>
     <w:rsid w:val="00594FF0"/>
     <w:rsid w:val="005F5271"/>
     <w:rsid w:val="00632B1E"/>
     <w:rsid w:val="00675C22"/>
     <w:rsid w:val="00684DB9"/>
     <w:rsid w:val="006B01EA"/>
     <w:rsid w:val="006B2F45"/>
     <w:rsid w:val="006C6F80"/>
     <w:rsid w:val="006D34E2"/>
     <w:rsid w:val="006E15DB"/>
     <w:rsid w:val="006E39A7"/>
+    <w:rsid w:val="007224F1"/>
     <w:rsid w:val="00747249"/>
     <w:rsid w:val="00770BD6"/>
     <w:rsid w:val="007C39D9"/>
     <w:rsid w:val="007C3CF0"/>
     <w:rsid w:val="007D0330"/>
     <w:rsid w:val="007F3481"/>
     <w:rsid w:val="00826703"/>
     <w:rsid w:val="008518A1"/>
     <w:rsid w:val="0088796F"/>
     <w:rsid w:val="008E29AC"/>
     <w:rsid w:val="00906073"/>
     <w:rsid w:val="00917F88"/>
     <w:rsid w:val="0095184F"/>
+    <w:rsid w:val="0097283A"/>
     <w:rsid w:val="00977788"/>
     <w:rsid w:val="00981FAA"/>
     <w:rsid w:val="009E2AEE"/>
     <w:rsid w:val="009E3568"/>
     <w:rsid w:val="00A50066"/>
     <w:rsid w:val="00A97ECD"/>
     <w:rsid w:val="00AC1679"/>
     <w:rsid w:val="00AE21AA"/>
     <w:rsid w:val="00B00640"/>
     <w:rsid w:val="00B46872"/>
     <w:rsid w:val="00B97910"/>
     <w:rsid w:val="00BA1E23"/>
     <w:rsid w:val="00BC6CFB"/>
     <w:rsid w:val="00BF2DE2"/>
     <w:rsid w:val="00C13FE1"/>
     <w:rsid w:val="00C93635"/>
     <w:rsid w:val="00C953BF"/>
     <w:rsid w:val="00CA4D35"/>
     <w:rsid w:val="00CB1815"/>
     <w:rsid w:val="00CB323F"/>
     <w:rsid w:val="00D21D03"/>
     <w:rsid w:val="00D66A61"/>
     <w:rsid w:val="00E42111"/>
     <w:rsid w:val="00EC365F"/>
     <w:rsid w:val="00F12DAE"/>
@@ -3553,80 +3536,215 @@
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
+  <w15:docId w15:val="{04AA0CF2-D55C-4F3B-8495-2BD9A9404B68}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="267">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -3694,602 +3812,359 @@
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
     <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="a0">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00B46872"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="a1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="a2">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="a3">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="a4">
+  <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="a2"/>
+    <w:basedOn w:val="TableNormal"/>
     <w:semiHidden/>
     <w:rsid w:val="00B46872"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a">
+  <w:style w:type="paragraph" w:styleId="ListBullet">
     <w:name w:val="List Bullet"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="Normal"/>
     <w:semiHidden/>
     <w:rsid w:val="00B46872"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a5">
+  <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="a6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:semiHidden/>
     <w:rsid w:val="00B46872"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a7">
+  <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
-    <w:basedOn w:val="a0"/>
+    <w:basedOn w:val="Normal"/>
     <w:rsid w:val="00B46872"/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:ind w:leftChars="200" w:left="480"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
+  <w:style w:type="paragraph" w:styleId="BodyTextFirstIndent2">
     <w:name w:val="Body Text First Indent 2"/>
-    <w:basedOn w:val="a7"/>
+    <w:basedOn w:val="BodyTextIndent"/>
     <w:semiHidden/>
     <w:rsid w:val="00B46872"/>
     <w:pPr>
       <w:ind w:firstLineChars="100" w:firstLine="210"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a8">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a">
     <w:name w:val="次標題"/>
-    <w:basedOn w:val="a5"/>
-    <w:link w:val="a9"/>
+    <w:basedOn w:val="BodyText"/>
+    <w:link w:val="a0"/>
     <w:autoRedefine/>
     <w:rsid w:val="00B46872"/>
     <w:pPr>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:lang w:val="zh-TW"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a6">
-[...1 lines deleted...]
-    <w:link w:val="a5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:link w:val="BodyText"/>
     <w:rsid w:val="00B46872"/>
     <w:rPr>
       <w:rFonts w:eastAsia="新細明體"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+  <w:style w:type="character" w:customStyle="1" w:styleId="a0">
     <w:name w:val="次標題 字元"/>
-    <w:link w:val="a8"/>
+    <w:link w:val="a"/>
     <w:rsid w:val="00B46872"/>
     <w:rPr>
       <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
       <w:b/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="zh-TW" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="aa">
+  <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="ab"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00E42111"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
-[...1 lines deleted...]
-    <w:link w:val="aa"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:link w:val="Header"/>
     <w:rsid w:val="00E42111"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ac">
+  <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="a0"/>
-    <w:link w:val="ad"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
     <w:rsid w:val="00E42111"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
       <w:snapToGrid w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ad">
-[...341 lines deleted...]
-    <w:link w:val="ac"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:link w:val="Footer"/>
     <w:rsid w:val="00E42111"/>
     <w:rPr>
       <w:kern w:val="2"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2007/relationships/stylesWithEffects" Target="stylesWithEffects.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4542,64 +4417,64 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{33EF57AB-0264-411D-84C2-3B1D6515B912}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F9FD1661-273C-4FAB-B5C8-42A6C66CFB3C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>135</Words>
-  <Characters>773</Characters>
+  <Words>137</Words>
+  <Characters>782</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>臺中教育大學</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>907</CharactersWithSpaces>
+  <CharactersWithSpaces>918</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>國立臺中教育大學 教學助理工作週誌</dc:title>
   <dc:creator>Bean</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>