--- v0 (2026-05-18)
+++ v1 (2026-09-24)
@@ -1,2150 +1,2183 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
+    <w:p w14:paraId="4DAC8B20" w14:textId="23BD3A3C" w:rsidR="005A1298" w:rsidRDefault="005A1298" w:rsidP="00E24BB7">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="93" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="28" w:type="dxa"/>
           <w:right w:w="28" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10192"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidTr="000E094D">
+      <w:tr w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w14:paraId="3B44D2EF" w14:textId="77777777" w:rsidTr="008F1E6A">
         <w:trPr>
-          <w:trHeight w:val="10496"/>
+          <w:trHeight w:val="9995"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="006F1A3E">
+          <w:p w14:paraId="05D976D9" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:spacing w:line="340" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="0032441E">
+          <w:p w14:paraId="02B118B6" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="0032441E">
+          <w:p w14:paraId="5F0DA23B" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
-              <w:t>國立臺中教育大學</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="005D5CF6" w:rsidP="0032441E">
+              <w:t>國立</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009B1DF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="56"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009B1DF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="56"/>
+              </w:rPr>
+              <w:t>中教育大學</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2915A068" w14:textId="077AEC9D" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
-              <w:t>114</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00D64D9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009B1DF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="56"/>
+              </w:rPr>
               <w:t>年度教學優良教師遴選</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="0032441E">
+          <w:p w14:paraId="3DB780A3" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="0032441E">
+          <w:p w14:paraId="43CEB24C" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>候選教師申請資料</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="0032441E">
+          <w:p w14:paraId="6B9AF994" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="0032441E">
+          <w:p w14:paraId="33659927" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0032441E" w:rsidRDefault="0032441E" w:rsidP="0032441E">
+          <w:p w14:paraId="5BB146B5" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D77D0F" w:rsidRDefault="00D77D0F" w:rsidP="0032441E">
+          <w:p w14:paraId="3AF269EB" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00D77D0F" w:rsidRPr="009B1DF1" w:rsidRDefault="00D77D0F" w:rsidP="0032441E">
+          <w:p w14:paraId="00D61FE3" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="0032441E">
+          <w:p w14:paraId="3191EDD4" w14:textId="2B38257D" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00D64D9B">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
               <w:t>候選教師</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B1DF1">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r w:rsidR="00D64D9B">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
-              <w:t>:__________</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="0032441E">
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+                <w:sz w:val="56"/>
+                <w:szCs w:val="56"/>
+              </w:rPr>
+              <w:t>__________</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="465DB7DB" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="56"/>
                 <w:szCs w:val="56"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="0032441E">
+          <w:p w14:paraId="146329BC" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidTr="0032441E">
+      <w:tr w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w14:paraId="72E0161D" w14:textId="77777777" w:rsidTr="00F471C2">
         <w:trPr>
           <w:trHeight w:val="1948"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="0032441E">
+          <w:p w14:paraId="2F74D389" w14:textId="70F28AB3" w:rsidR="00AA6675" w:rsidRPr="009B1DF1" w:rsidRDefault="00AA6675" w:rsidP="00AA6675">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>資料繳交檢核項目</w:t>
             </w:r>
-            <w:r w:rsidRPr="009B1DF1">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>:</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="0032441E">
+              <w:t>：</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FE3F80D" w14:textId="77777777" w:rsidR="00AA6675" w:rsidRPr="009B1DF1" w:rsidRDefault="00AA6675" w:rsidP="00AA6675">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>候選人推薦資料表</w:t>
             </w:r>
-            <w:r w:rsidR="00F166BE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>須送所屬單位核章並繳交</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>紙本</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000E6650" w:rsidRPr="009B1DF1">
+              <w:t>紙本及電子檔，檔案格式為</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>及電子檔</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>PDF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>，檔案格式為</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>PDF</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="002332C2">
+          <w:p w14:paraId="57AFD6EC" w14:textId="77777777" w:rsidR="00AA6675" w:rsidRPr="009B1DF1" w:rsidRDefault="00AA6675" w:rsidP="00AA6675">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="187" w:hangingChars="72" w:hanging="187"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>候選人教學檔案</w:t>
             </w:r>
-            <w:r w:rsidR="00F166BE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>檢附具體佐證資料</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>電子檔</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009606EE" w:rsidRPr="009B1DF1">
+              <w:t>電子檔，檔案格式限</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>，檔案格式限</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009606EE" w:rsidRPr="009B1DF1">
+              <w:t>PDF</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>PDF</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009606EE" w:rsidRPr="009B1DF1">
+              <w:t>、</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>、</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="009606EE" w:rsidRPr="009B1DF1">
+              <w:t>PPT</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>PPT</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:t>，如有圖片以</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>，如有圖片以</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              <w:t>JPG</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>JPG</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>格式提供</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>格式</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>提供</w:t>
-[...14 lines deleted...]
-              </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="002332C2">
+          <w:p w14:paraId="0FD51186" w14:textId="4B5DA619" w:rsidR="00AA6675" w:rsidRPr="009B1DF1" w:rsidRDefault="00AA6675" w:rsidP="00AA6675">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="187" w:hangingChars="72" w:hanging="187"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>教學</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C36A9D" w:rsidRPr="009B1DF1">
+              <w:t>教學理念論述</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>理念</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0095307A" w:rsidRPr="009B1DF1">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>論述</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0095307A" w:rsidRPr="009B1DF1">
+              <w:t>分鐘影片檔</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>分鐘</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C36A9D" w:rsidRPr="009B1DF1">
+              <w:t>（</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>影片</w:t>
+              <w:t>提供</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>檔</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="0095307A" w:rsidRPr="009B1DF1">
+              <w:t>Window</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>（</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="000E6650" w:rsidRPr="009B1DF1">
+              <w:t xml:space="preserve"> Media Player</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>提供</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:t>可</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>Window</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00467D8E">
+              <w:t>播放</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>s</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:t>之</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Media Player</w:t>
-[...43 lines deleted...]
-            <w:r w:rsidR="00605E39" w:rsidRPr="009B1DF1">
+              <w:t>電子檔，</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6675">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="lightGray"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>本次遴選</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003A4928" w:rsidRPr="009B1DF1">
+              <w:t>本次遴選教師不須至評選現場說明，評選現場將播放</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6675">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="lightGray"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>教師不須至評選現場說明，評選現場將播放</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="003A4928" w:rsidRPr="009B1DF1">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6675">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="lightGray"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:t>分鐘教學理念論述</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6675">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="lightGray"/>
                 <w:u w:val="single"/>
               </w:rPr>
-              <w:t>分鐘教學理念論述</w:t>
-[...9 lines deleted...]
-              </w:rPr>
               <w:t>，</w:t>
             </w:r>
-            <w:r w:rsidR="00666C33" w:rsidRPr="00AF5650">
+            <w:r w:rsidRPr="00AA6675">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="lightGray"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>教師提供之影片若超過</w:t>
             </w:r>
-            <w:r w:rsidR="00666C33" w:rsidRPr="00AF5650">
+            <w:r w:rsidRPr="00AA6675">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="lightGray"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="00CB72BF">
+            <w:r w:rsidRPr="00AA6675">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="lightGray"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>分鐘，將以播</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00666C33" w:rsidRPr="00AF5650">
+              <w:t>分鐘，將以播放前</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6675">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="lightGray"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>放前</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00666C33" w:rsidRPr="00AF5650">
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00AA6675">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="lightGray"/>
                 <w:u w:val="single"/>
                 <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...4 lines deleted...]
-                <w:b/>
+              <w:t>分鐘為原則</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:highlight w:val="lightGray"/>
-[...7 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
-              <w:t>）</w:t>
-[...6 lines deleted...]
-              </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0032441E" w:rsidRDefault="004030A8" w:rsidP="00C02531">
+          <w:p w14:paraId="369AFCC6" w14:textId="4D9FBEBA" w:rsidR="00E24BB7" w:rsidRPr="004030A8" w:rsidRDefault="00AA6675" w:rsidP="008F1E6A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>敬請於</w:t>
             </w:r>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="005D5CF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidR="00F166BE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidR="00F166BE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>日至</w:t>
             </w:r>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="005D5CF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
-            <w:r w:rsidR="00F166BE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>下午</w:t>
             </w:r>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>點前</w:t>
             </w:r>
-            <w:r w:rsidR="00F166BE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>將</w:t>
             </w:r>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>核章之推薦表</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C02531">
+              <w:t>核章之推薦表送達</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>及</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00C02531" w:rsidRPr="004030A8">
+              <w:t>教務處</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>相關電子檔</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:t>教學發展</w:t>
+            </w:r>
+            <w:r w:rsidR="008F1E6A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>送達</w:t>
+              <w:t>組（原教學發展中心）</w:t>
             </w:r>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>教務處</w:t>
+              <w:t>並將相關電子檔上傳至指定雲端資料夾</w:t>
             </w:r>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
-                <w:b/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>教學發展中心</w:t>
-            </w:r>
+              <w:t>，</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>，以利提送本校教學優良教師遴選委員會複</w:t>
-            </w:r>
+              <w:t>以利提送</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>選</w:t>
+              <w:t>本校教學優良教師遴選委員會複</w:t>
             </w:r>
             <w:r w:rsidRPr="004030A8">
               <w:rPr>
-                <w:rFonts w:eastAsia="標楷體"/>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>。</w:t>
-[...6 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              <w:t>選</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004030A8">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-            </w:pPr>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>。</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0032441E" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="0032441E">
-[...1 lines deleted...]
-        <w:spacing w:line="340" w:lineRule="exact"/>
+    <w:p w14:paraId="19BD3CBD" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="008F1E6A">
+      <w:pPr>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
         </w:rPr>
         <w:t>備註</w:t>
       </w:r>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0030300C" w:rsidRPr="009B1DF1" w:rsidRDefault="0032441E" w:rsidP="007818AA">
+    <w:p w14:paraId="0BCFEF36" w14:textId="7ADB0449" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="008F1E6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="358" w:hangingChars="149" w:hanging="358"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>業務聯絡人：</w:t>
       </w:r>
-      <w:r w:rsidR="00BB3470">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>教務處教學發展中心</w:t>
+        <w:t>教務處教學發展</w:t>
       </w:r>
-      <w:r w:rsidR="005D5CF6">
+      <w:r w:rsidR="008F1E6A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>組（原教學發展中心）</w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="005D5CF6">
+      <w:r w:rsidR="00D64D9B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>吳慧芝</w:t>
+        <w:t>高瑄</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
-        <w:t>（分機</w:t>
+        <w:t>（</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B1DF1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+        </w:rPr>
+        <w:t>分機</w:t>
       </w:r>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>31</w:t>
       </w:r>
-      <w:r w:rsidR="005D5CF6">
+      <w:r w:rsidR="00D64D9B">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>32</w:t>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
-        <w:t xml:space="preserve">email: </w:t>
+        <w:t>email</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
-[...8 lines deleted...]
-      </w:hyperlink>
+      <w:r w:rsidR="00AA6675">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6675">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>ctd3142@mail.ntcu.edu.tw</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00957DA4" w:rsidRPr="009B1DF1" w:rsidRDefault="00957DA4" w:rsidP="007818AA">
+    <w:p w14:paraId="4318A835" w14:textId="5875A777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="008F1E6A">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="300" w:lineRule="exact"/>
         <w:ind w:left="358" w:hangingChars="149" w:hanging="358"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>本表單可至</w:t>
       </w:r>
-      <w:r w:rsidR="004E46B8">
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
         <w:t>教務處</w:t>
       </w:r>
-      <w:r w:rsidRPr="009B1DF1">
-[...5 lines deleted...]
-      <w:r w:rsidR="004E46B8">
+      <w:r w:rsidR="008F1E6A">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
         </w:rPr>
-        <w:t>學</w:t>
+        <w:t>教學發展組（原教學發展中心）</w:t>
       </w:r>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
-        <w:t>發</w:t>
-[...11 lines deleted...]
-        <w:t>中心網站</w:t>
+        <w:t>網站</w:t>
       </w:r>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>下載專區</w:t>
       </w:r>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
         <w:t>教學優良教師相關表單下載</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="00314F60" w:rsidP="0030300C">
+    <w:p w14:paraId="23F9DEEF" w14:textId="143B169D" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00E24BB7">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:bdr w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:shd w:val="pct15" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidR="008A67FA" w:rsidRPr="009B1DF1">
+      <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
-      <w:r w:rsidR="008A67FA" w:rsidRPr="009B1DF1">
+      <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="005D5CF6">
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>114</w:t>
+        <w:t>11</w:t>
       </w:r>
-      <w:r w:rsidR="006F1A3E" w:rsidRPr="009B1DF1">
+      <w:r w:rsidR="00AA6675">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>年度國立臺中教育大學教學優良教師候選人推薦資料表</w:t>
+        <w:t>年度國立</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="009B1DF1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>臺</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009B1DF1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+        </w:rPr>
+        <w:t>中教育大學教學優良教師候選人推薦資料表</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C040D6" w:rsidRDefault="006F1A3E" w:rsidP="00087386">
+    <w:p w14:paraId="43EA3CF5" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRDefault="00E24BB7" w:rsidP="00E24BB7">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="001C5F06" w:rsidP="00C040D6">
+    <w:p w14:paraId="0C315D72" w14:textId="41B74537" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00E24BB7">
       <w:pPr>
         <w:snapToGrid w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001C5F06">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
           <w:bCs/>
         </w:rPr>
         <w:t>所屬單位：</w:t>
       </w:r>
-      <w:r w:rsidR="00480090" w:rsidRPr="001C5F06">
+      <w:r w:rsidRPr="001C5F06">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00480090" w:rsidRPr="009B1DF1">
+      <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">                                 </w:t>
       </w:r>
-      <w:r w:rsidR="00480090" w:rsidRPr="009B1DF1">
+      <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
         </w:rPr>
-        <w:t>教務處教學發展中心收件</w:t>
+        <w:t>教務處</w:t>
       </w:r>
-      <w:r w:rsidR="00480090" w:rsidRPr="009B1DF1">
+      <w:r w:rsidR="008F1E6A">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+        </w:rPr>
+        <w:t>教學發展組</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">:   </w:t>
+        <w:t>收件</w:t>
       </w:r>
-      <w:r w:rsidR="00480090" w:rsidRPr="009B1DF1">
+      <w:r w:rsidR="00AA6675" w:rsidRPr="001C5F06">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1DF1">
+        <w:rPr>
+          <w:rFonts w:eastAsia="標楷體"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:t>年</w:t>
       </w:r>
-      <w:r w:rsidR="00480090" w:rsidRPr="009B1DF1">
+      <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00480090" w:rsidRPr="009B1DF1">
+      <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:t>月</w:t>
       </w:r>
-      <w:r w:rsidR="00480090" w:rsidRPr="009B1DF1">
+      <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
-      <w:r w:rsidR="00480090" w:rsidRPr="009B1DF1">
+      <w:r w:rsidRPr="009B1DF1">
         <w:rPr>
           <w:rFonts w:eastAsia="標楷體"/>
           <w:bCs/>
         </w:rPr>
         <w:t>日</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10060" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1413"/>
         <w:gridCol w:w="418"/>
         <w:gridCol w:w="6"/>
         <w:gridCol w:w="678"/>
         <w:gridCol w:w="1166"/>
         <w:gridCol w:w="508"/>
         <w:gridCol w:w="484"/>
         <w:gridCol w:w="357"/>
         <w:gridCol w:w="1628"/>
         <w:gridCol w:w="887"/>
         <w:gridCol w:w="384"/>
         <w:gridCol w:w="232"/>
         <w:gridCol w:w="1899"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w14:paraId="72269A3F" w14:textId="77777777" w:rsidTr="00F471C2">
         <w:trPr>
           <w:trHeight w:val="510"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1413" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00C040D6" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
+          <w:p w14:paraId="5CDA9B1B" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00C040D6" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>教師姓名</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
+          <w:p w14:paraId="497D3998" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00C040D6" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
+          <w:p w14:paraId="64174D70" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00C040D6" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>職級</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
+          <w:p w14:paraId="6D02BDFE" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1271" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00C040D6" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
+          <w:p w14:paraId="1D3FA03A" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00C040D6" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>任教年資</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2131" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="002D635E" w:rsidP="00C040D6">
+          <w:p w14:paraId="2CF29ABA" w14:textId="09D197B3" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
-            <w:r w:rsidR="006F1A3E" w:rsidRPr="00C040D6">
+            <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidR="006F1A3E" w:rsidRPr="00C040D6">
+            <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
-            <w:r w:rsidR="006F1A3E" w:rsidRPr="00C040D6">
+            <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidR="006F1A3E" w:rsidRPr="009B1DF1">
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
-            <w:r w:rsidR="00F166BE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidR="006F1A3E" w:rsidRPr="009B1DF1">
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>須滿</w:t>
             </w:r>
-            <w:r w:rsidR="006F1A3E" w:rsidRPr="009B1DF1">
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="006F1A3E" w:rsidRPr="009B1DF1">
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidR="00F166BE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
-            <w:r w:rsidR="00772D7A" w:rsidRPr="009B1DF1">
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>年資計算自本校到職日起至</w:t>
             </w:r>
-            <w:r w:rsidR="00504510">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="005D5CF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>14</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6675">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>年</w:t>
             </w:r>
-            <w:r w:rsidR="00772D7A" w:rsidRPr="009B1DF1">
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
-            <w:r w:rsidR="00772D7A" w:rsidRPr="009B1DF1">
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
-            <w:r w:rsidR="00772D7A" w:rsidRPr="009B1DF1">
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>31</w:t>
             </w:r>
-            <w:r w:rsidR="00772D7A" w:rsidRPr="009B1DF1">
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>日為止</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w14:paraId="09BEA35A" w14:textId="77777777" w:rsidTr="00F471C2">
         <w:trPr>
           <w:trHeight w:val="1105"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="00F166BE" w:rsidP="00BA6532">
+          <w:p w14:paraId="4DF86A6E" w14:textId="180CE9FC" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="005D5CF6">
-[...5 lines deleted...]
-            <w:r w:rsidR="006F1A3E" w:rsidRPr="009B1DF1">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6675">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>-1</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidR="005D5CF6">
-[...6 lines deleted...]
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="00BA6532">
+            <w:r w:rsidR="00AA6675">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E17EE6E" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>學年度</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="00BA6532">
+          <w:p w14:paraId="0722BE18" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>教學評量</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A442B4" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="00BA6532">
+          <w:p w14:paraId="5AE340CF" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>總平均成績</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="00F166BE" w:rsidP="00BA6532">
+          <w:p w14:paraId="5B3A37D7" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidR="00A442B4" w:rsidRPr="00C040D6">
+            <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>不含寒暑假</w:t>
             </w:r>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="00BA6532">
+          <w:p w14:paraId="637D097F" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">         </w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>分</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6379" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00C040D6" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
+          <w:p w14:paraId="4EE23789" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00C040D6" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>本欄位填寫說明：</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00C040D6" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
+          <w:p w14:paraId="577959E9" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00C040D6" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="298" w:hangingChars="149" w:hanging="298"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>教師可至</w:t>
             </w:r>
-            <w:r w:rsidR="00F21595" w:rsidRPr="00C040D6">
+            <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>教學與課程回饋平台</w:t>
             </w:r>
-            <w:r w:rsidR="00F21595" w:rsidRPr="00C040D6">
+            <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-              <w:r w:rsidR="00F21595" w:rsidRPr="00C040D6">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r w:rsidRPr="00C040D6">
                 <w:rPr>
                   <w:rFonts w:eastAsia="標楷體"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:t>https://careerweb.ntcu.edu.tw/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00F21595" w:rsidRPr="00C040D6">
+            <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>查詢填寫。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00C040D6" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
+          <w:p w14:paraId="657B22FF" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00C040D6" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="298" w:hangingChars="149" w:hanging="298"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>遴選</w:t>
             </w:r>
-            <w:r w:rsidR="00C70401" w:rsidRPr="00C040D6">
+            <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>之</w:t>
             </w:r>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>前</w:t>
             </w:r>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>六學期</w:t>
             </w:r>
             <w:r w:rsidRPr="00C040D6">
@@ -2157,2802 +2190,3285 @@
             </w:r>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>分以上才具推薦資格</w:t>
             </w:r>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00C040D6" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
+          <w:p w14:paraId="3FFA8B4B" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00C040D6" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:ind w:left="298" w:hangingChars="149" w:hanging="298"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>計分方式依國立臺中教育大學教師教學評量實施要點採計。</w:t>
+              <w:t>計分方式依國立</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C040D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>臺</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C040D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>中教育大學教師教學評量實施要點</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00C040D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>採</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00C040D6">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>計。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C040D6" w:rsidRPr="009B1DF1" w:rsidTr="005C62DB">
+      <w:tr w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w14:paraId="5D3A25BE" w14:textId="77777777" w:rsidTr="00F471C2">
         <w:trPr>
           <w:trHeight w:val="640"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C040D6" w:rsidRPr="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00BA6532">
+          <w:p w14:paraId="718D64C5" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00C040D6" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>學歷</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8223" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00C040D6">
-[...15 lines deleted...]
-          <w:p w:rsidR="00C040D6" w:rsidRPr="009B1DF1" w:rsidRDefault="00C040D6" w:rsidP="00C040D6">
+          <w:p w14:paraId="585FD8CB" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="700CCE11" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="364A58B7" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w14:paraId="1F298B98" w14:textId="77777777" w:rsidTr="00F471C2">
         <w:trPr>
           <w:trHeight w:val="640"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00BA6532">
+          <w:p w14:paraId="1AC6CBE2" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00C040D6" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>經歷</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8223" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
-[...20 lines deleted...]
-          <w:p w:rsidR="00314F60" w:rsidRPr="009B1DF1" w:rsidRDefault="00314F60" w:rsidP="00C040D6">
+          <w:p w14:paraId="5788591E" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24CFC0B2" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="51203C9D" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CC2259B" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w14:paraId="18B2EAEA" w14:textId="77777777" w:rsidTr="00F471C2">
         <w:trPr>
           <w:trHeight w:val="640"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00C040D6" w:rsidRDefault="006F1A3E" w:rsidP="00BA6532">
+          <w:p w14:paraId="17DD095B" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00C040D6" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>專長領域</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00C040D6" w:rsidRDefault="006F1A3E" w:rsidP="00BA6532">
+          <w:p w14:paraId="15BCB84F" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00C040D6" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>簡要條列</w:t>
             </w:r>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8223" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
-[...20 lines deleted...]
-          <w:p w:rsidR="001C5F06" w:rsidRPr="009B1DF1" w:rsidRDefault="001C5F06" w:rsidP="00C040D6">
+          <w:p w14:paraId="03F776C9" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4794A674" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2CC29B24" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40C6763D" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w14:paraId="51316205" w14:textId="77777777" w:rsidTr="00F471C2">
         <w:trPr>
           <w:trHeight w:val="640"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E5B8B7"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00C040D6" w:rsidRDefault="006F1A3E" w:rsidP="00BA6532">
+          <w:p w14:paraId="22EAC3F0" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00C040D6" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>系所檢核</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="00BA6532">
+          <w:p w14:paraId="236B991E" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>候選人資格</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8223" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00AA3286" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
+          <w:p w14:paraId="71DDDFF3" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00AA3286" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:ind w:leftChars="15" w:left="600" w:rightChars="-24" w:right="-58" w:hangingChars="235" w:hanging="564"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t xml:space="preserve">本校專任教職任教滿三年以上。 </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00AA3286" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
+          <w:p w14:paraId="67E55520" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00AA3286" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:ind w:leftChars="15" w:left="600" w:rightChars="-24" w:right="-58" w:hangingChars="235" w:hanging="564"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>□近三年之</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>授課時數符合基本時數。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00314F60" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
+          <w:p w14:paraId="63FFA389" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:ind w:leftChars="15" w:left="600" w:rightChars="-24" w:right="-58" w:hangingChars="235" w:hanging="564"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>□遴選</w:t>
             </w:r>
-            <w:r w:rsidR="00C70401" w:rsidRPr="00AA3286">
+            <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>之</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>前六學期教學評量平均分數達四分以上者。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="00314F60" w:rsidP="00C040D6">
+          <w:p w14:paraId="6131A2B9" w14:textId="6177140C" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:adjustRightInd w:val="0"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F166BE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>[</w:t>
             </w:r>
-            <w:r w:rsidR="006F1A3E" w:rsidRPr="00F166BE">
+            <w:r w:rsidRPr="00F166BE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>請教師至</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1758">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>教學與課程回饋平台</w:t>
             </w:r>
-            <w:r w:rsidR="00ED1758">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-              <w:r w:rsidR="00ED1758" w:rsidRPr="00ED1758">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r w:rsidRPr="00ED1758">
                 <w:rPr>
                   <w:rFonts w:eastAsia="標楷體"/>
                   <w:color w:val="FF0000"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                 </w:rPr>
                 <w:t>https://careerweb.ntcu.edu.tw/</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r w:rsidR="00ED1758">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="001D0610" w:rsidRPr="00F166BE">
+            <w:r w:rsidRPr="00F166BE">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>列印</w:t>
             </w:r>
-            <w:r w:rsidR="005D5CF6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>111~</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6675">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="002E34E8" w:rsidRPr="00F166BE">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              <w:t>~</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F166BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F166BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidR="00AA6675">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F166BE">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>學年度教學評量成績並提供系所審查用</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>]</w:t>
             </w:r>
-            <w:r w:rsidR="006F1A3E" w:rsidRPr="009B1DF1">
+            <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00AA3286" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
+          <w:p w14:paraId="483C78E2" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00AA3286" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:ind w:leftChars="15" w:left="600" w:rightChars="-24" w:right="-58" w:hangingChars="235" w:hanging="564"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>前五學年內均未</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00744BC0" w:rsidRPr="00AA3286">
+              <w:t>前五學年</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>獲本獎項</w:t>
-            </w:r>
+              <w:t>內均未獲</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
-              <w:t>者。</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
+              <w:t>本獎項者。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52F66299" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:ind w:leftChars="15" w:left="600" w:rightChars="-24" w:right="-58" w:hangingChars="235" w:hanging="564"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>□未違反</w:t>
-[...13 lines deleted...]
-              <w:t>聘約。</w:t>
+              <w:t>□未違反本校教師聘約。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w14:paraId="76A70467" w14:textId="77777777" w:rsidTr="00F471C2">
         <w:trPr>
           <w:trHeight w:val="640"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00C040D6" w:rsidRDefault="006F1A3E" w:rsidP="00BA6532">
+          <w:p w14:paraId="6E8A3CDE" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00C040D6" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>單位初選</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8223" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="00C040D6">
+          <w:p w14:paraId="484E15CC" w14:textId="7B63F4A2" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>經</w:t>
             </w:r>
-            <w:r w:rsidR="00F166BE">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
-            <w:r w:rsidR="005D5CF6">
-[...3 lines deleted...]
-              <w:t>4</w:t>
+            <w:r w:rsidR="00AA6675">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>年</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>日系（所、學位學程</w:t>
             </w:r>
-            <w:r w:rsidR="00F03A16">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>、中心、處</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
-              <w:t>）務會議通過單位初選。</w:t>
+              <w:t>）</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="009B1DF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>務</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="009B1DF1">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>會議通過單位初選。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w14:paraId="284D81CE" w14:textId="77777777" w:rsidTr="00855962">
         <w:trPr>
           <w:trHeight w:val="640"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00C040D6" w:rsidRDefault="006F1A3E" w:rsidP="00BA6532">
+          <w:p w14:paraId="0060E6B2" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00C040D6" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>單位主管核章</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8223" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="00BA6532">
+          <w:p w14:paraId="207EF722" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="00BA6532">
+          <w:p w14:paraId="41DB9D3C" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="00ED1758">
+          <w:p w14:paraId="212BCC68" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>:_________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006F1A3E" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w14:paraId="586CBE75" w14:textId="77777777" w:rsidTr="00855962">
         <w:trPr>
           <w:trHeight w:val="640"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10060" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00124161" w:rsidRPr="009B1DF1" w:rsidRDefault="006F1A3E" w:rsidP="004F1898">
+          <w:p w14:paraId="40799560" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="008F1E6A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
-              <w:jc w:val="center"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>候選教師教學表現</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F7593" w:rsidRDefault="006F7593" w:rsidP="006F7593">
+          <w:p w14:paraId="1364600A" w14:textId="6AF2B217" w:rsidR="00E24BB7" w:rsidRDefault="00E24BB7" w:rsidP="008F1E6A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
-            <w:r w:rsidR="00DD6880" w:rsidRPr="00943A34">
-[...49 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00943A34">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>請勾選下列指標項目並簡要說明</w:t>
+            </w:r>
+            <w:r w:rsidR="0062114A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00943A34">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>，佐證資料</w:t>
+            </w:r>
+            <w:r w:rsidR="0062114A" w:rsidRPr="0062114A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>電子檔上傳至指定雲端資料夾</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0062114A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:bCs/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="006F1A3E" w:rsidRPr="00943A34" w:rsidRDefault="006F7593" w:rsidP="006F7593">
+          <w:p w14:paraId="0CC52326" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00943A34" w:rsidRDefault="00E24BB7" w:rsidP="008F1E6A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
-            <w:r w:rsidR="00124161" w:rsidRPr="00943A34">
-[...5 lines deleted...]
-            <w:r w:rsidR="006F1A3E" w:rsidRPr="00943A34">
+            <w:r w:rsidRPr="00943A34">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>電子檔名加</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00943A34">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>註</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00943A34">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>佐證資料</w:t>
             </w:r>
-            <w:r w:rsidR="004F1898" w:rsidRPr="00943A34">
+            <w:r w:rsidRPr="00943A34">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:kern w:val="0"/>
               </w:rPr>
               <w:t>編號</w:t>
             </w:r>
-            <w:r w:rsidR="009606EE" w:rsidRPr="00943A34">
+            <w:r w:rsidRPr="00943A34">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>，檔案格式限</w:t>
             </w:r>
-            <w:r w:rsidR="009606EE" w:rsidRPr="00943A34">
+            <w:r w:rsidRPr="00943A34">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>PDF</w:t>
             </w:r>
-            <w:r w:rsidR="009606EE" w:rsidRPr="00943A34">
+            <w:r w:rsidRPr="00943A34">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
-            <w:r w:rsidR="009606EE" w:rsidRPr="00943A34">
+            <w:r w:rsidRPr="00943A34">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>PPT</w:t>
             </w:r>
-            <w:r w:rsidR="009606EE" w:rsidRPr="00943A34">
+            <w:r w:rsidRPr="00943A34">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>，如有圖片以</w:t>
             </w:r>
-            <w:r w:rsidR="004A0D65">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
               </w:rPr>
               <w:t>JPG</w:t>
             </w:r>
-            <w:r w:rsidR="009606EE" w:rsidRPr="00943A34">
-[...9 lines deleted...]
-              <w:t>提供</w:t>
+            <w:r w:rsidRPr="00943A34">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+              </w:rPr>
+              <w:t>格式提供</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00943A34" w:rsidRPr="00943A34" w:rsidRDefault="00943A34" w:rsidP="006F7593">
+          <w:p w14:paraId="01E20F2C" w14:textId="4B620DFB" w:rsidR="00E24BB7" w:rsidRPr="00943A34" w:rsidRDefault="00E24BB7" w:rsidP="008F1E6A">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:ind w:left="661" w:hangingChars="300" w:hanging="661"/>
+              <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00943A34">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>備註</w:t>
             </w:r>
-            <w:r w:rsidR="00C040D6">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidRPr="00943A34">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>學生成績評量分布情形</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>、</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00AA3286" w:rsidRPr="00AA3286">
+              <w:t>、學生課程意見回饋（教學評量分數及質性意見）兩項指標由教</w:t>
+            </w:r>
+            <w:r w:rsidR="008F1E6A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>學生課程意見回饋（教學評量分數及質性意見）</w:t>
+              <w:t>學發展組（原教學發展中心）</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>兩項指標由</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00CB7D57" w:rsidRPr="00AA3286">
+              <w:t>請權責單位提供</w:t>
+            </w:r>
+            <w:r w:rsidR="0062114A">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>教發</w:t>
+              <w:t>後，會再請</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
-              <w:t>中心請權責單位提供老師確認，老師無須檢附</w:t>
+              <w:t>老師確認，老師無須檢</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00AA3286">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>附</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0062114A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+                <w:highlight w:val="yellow"/>
+              </w:rPr>
+              <w:t>。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005679B2" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w14:paraId="05A831F2" w14:textId="77777777" w:rsidTr="00855962">
         <w:trPr>
           <w:trHeight w:val="640"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1831" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005679B2" w:rsidRPr="009B1DF1" w:rsidRDefault="008627C0" w:rsidP="004F1898">
+          <w:p w14:paraId="5ED3868A" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>請勾選</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005679B2" w:rsidRPr="009B1DF1" w:rsidRDefault="005679B2" w:rsidP="004F1898">
+          <w:p w14:paraId="73DD4C86" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>指標項目</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3972" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00704F58" w:rsidRDefault="00002A1B" w:rsidP="004F1898">
+          <w:p w14:paraId="0BCD9C35" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>指標說明</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="005679B2" w:rsidRPr="00704F58" w:rsidRDefault="00F166BE" w:rsidP="00002A1B">
+          <w:p w14:paraId="69EE438A" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00704F58" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>（</w:t>
             </w:r>
-            <w:r w:rsidR="00704F58" w:rsidRPr="00704F58">
+            <w:r w:rsidRPr="00704F58">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>請簡要敘述</w:t>
             </w:r>
-            <w:r w:rsidR="00002A1B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
-            <w:r w:rsidR="00704F58" w:rsidRPr="00704F58">
+            <w:r w:rsidRPr="00704F58">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>以利委員評審</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00CB7D57" w:rsidRPr="009B1DF1" w:rsidRDefault="005679B2" w:rsidP="006406B1">
+          <w:p w14:paraId="74A1FE5D" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>佐證資料</w:t>
             </w:r>
-            <w:r w:rsidR="006406B1">
-[...4 lines deleted...]
-              <w:t>電子檔編號</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>電子</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>檔</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>編號</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005679B2" w:rsidRPr="009B1DF1" w:rsidTr="001C5F06">
+      <w:tr w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w14:paraId="7201F5D6" w14:textId="77777777" w:rsidTr="00855962">
         <w:trPr>
           <w:trHeight w:val="493"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005679B2" w:rsidRPr="00AA3286" w:rsidRDefault="005679B2" w:rsidP="00C040D6">
+          <w:p w14:paraId="2090C3A5" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="00AA3286" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2352" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005679B2" w:rsidRPr="009B1DF1" w:rsidRDefault="005679B2" w:rsidP="00C040D6">
+          <w:p w14:paraId="6CAE434A" w14:textId="76B793DA" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>A</w:t>
+            </w:r>
+            <w:r w:rsidR="0062114A">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>教學理念與熱忱</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3972" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005679B2" w:rsidRDefault="005679B2" w:rsidP="00F03A16">
+          <w:p w14:paraId="7458707B" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00F03A16">
-[...2 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體"/>
+          <w:p w14:paraId="51C35698" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00F03A16">
+          <w:p w14:paraId="7843D33F" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00A81E9A" w:rsidRPr="00943A34" w:rsidRDefault="00A81E9A" w:rsidP="00F03A16">
+          <w:p w14:paraId="4DDDE25B" w14:textId="77777777" w:rsidR="00855962" w:rsidRPr="00943A34" w:rsidRDefault="00855962" w:rsidP="00F471C2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidR="0079226D" w:rsidRPr="001C5F06" w:rsidRDefault="00256BA0" w:rsidP="001C5F06">
+          <w:p w14:paraId="54418E6E" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="001C5F06" w:rsidRDefault="00E24BB7" w:rsidP="00F471C2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001C5F06">
-[...3 lines deleted...]
-              </w:rPr>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>例</w:t>
             </w:r>
-            <w:r w:rsidR="001C5F06">
-[...1 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
-            <w:r w:rsidR="00CD6F11" w:rsidRPr="001C5F06">
-[...11 lines deleted...]
-              <w:t>-A5</w:t>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>A1-A5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005679B2" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="006C1910" w:rsidRPr="009B1DF1" w14:paraId="5B5BFFFF" w14:textId="77777777" w:rsidTr="00855962">
         <w:trPr>
           <w:trHeight w:val="493"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005679B2" w:rsidRPr="00AA3286" w:rsidRDefault="005679B2" w:rsidP="00C040D6">
+          <w:p w14:paraId="504117D0" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="00AA3286" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2352" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005679B2" w:rsidRPr="009B1DF1" w:rsidRDefault="005679B2" w:rsidP="00C040D6">
+          <w:p w14:paraId="6C3B772D" w14:textId="7BAFFB64" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>創新教學方法</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3972" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005679B2" w:rsidRDefault="005679B2" w:rsidP="00F03A16">
-[...26 lines deleted...]
-                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+          <w:p w14:paraId="4057F9C6" w14:textId="77777777" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A1607A9" w14:textId="77777777" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0A3092FF" w14:textId="77777777" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="048407BF" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="006C1910" w:rsidP="006C1910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005679B2" w:rsidRPr="009B1DF1" w:rsidRDefault="005679B2" w:rsidP="00C040D6">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5829EC53" w14:textId="5045C923" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="006C1910" w:rsidP="006C1910">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>例</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005679B2" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="006C1910" w:rsidRPr="009B1DF1" w14:paraId="005D2AF8" w14:textId="77777777" w:rsidTr="00855962">
         <w:trPr>
           <w:trHeight w:val="493"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005679B2" w:rsidRPr="00AA3286" w:rsidRDefault="005679B2" w:rsidP="00C040D6">
+          <w:p w14:paraId="7378BD4A" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="00AA3286" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2352" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005679B2" w:rsidRPr="009B1DF1" w:rsidRDefault="005679B2" w:rsidP="00C040D6">
+          <w:p w14:paraId="7A02B00C" w14:textId="294C2C6E" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:r w:rsidRPr="009B1DF1">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>教材編撰與研發</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3972" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005679B2" w:rsidRDefault="005679B2" w:rsidP="00F03A16">
+          <w:p w14:paraId="5428B96A" w14:textId="77777777" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C040D6" w:rsidRPr="009B1DF1" w:rsidRDefault="00C040D6" w:rsidP="00F03A16">
+          <w:p w14:paraId="395DF77E" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="005679B2" w:rsidRPr="009B1DF1" w:rsidRDefault="005679B2" w:rsidP="00F03A16">
+          <w:p w14:paraId="64EC6A66" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="005679B2" w:rsidRPr="009B1DF1" w:rsidRDefault="005679B2" w:rsidP="00C040D6">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5CBAABC9" w14:textId="758B9B7D" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="00A82AF3" w:rsidP="00A82AF3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>例</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>C</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA3286" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="006C1910" w:rsidRPr="009B1DF1" w14:paraId="6259AAE6" w14:textId="77777777" w:rsidTr="00855962">
         <w:trPr>
           <w:trHeight w:val="493"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA3286" w:rsidRPr="00AA3286" w:rsidRDefault="00AA3286" w:rsidP="00C040D6">
+          <w:p w14:paraId="1146239E" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="00AA3286" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2352" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA3286" w:rsidRPr="009B1DF1" w:rsidRDefault="00AA3286" w:rsidP="00C040D6">
+          <w:p w14:paraId="4AD12EBA" w14:textId="6A515099" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>D</w:t>
+              <w:t>D.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>數位媒體或教學平台運用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3972" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA3286" w:rsidRDefault="00AA3286" w:rsidP="00F03A16">
+          <w:p w14:paraId="55FA84F8" w14:textId="77777777" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00F03A16">
+          <w:p w14:paraId="06CC03A0" w14:textId="77777777" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C040D6" w:rsidRPr="009B1DF1" w:rsidRDefault="00C040D6" w:rsidP="00F03A16">
+          <w:p w14:paraId="5BB3C952" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA3286" w:rsidRPr="009B1DF1" w:rsidRDefault="00AA3286" w:rsidP="00C040D6">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1B3F3179" w14:textId="6D1F9EE7" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="00A82AF3" w:rsidP="00A82AF3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>例</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>D</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA3286" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="006C1910" w:rsidRPr="009B1DF1" w14:paraId="34D615D3" w14:textId="77777777" w:rsidTr="00855962">
         <w:trPr>
           <w:trHeight w:val="493"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA3286" w:rsidRPr="00AA3286" w:rsidRDefault="00AA3286" w:rsidP="00C040D6">
+          <w:p w14:paraId="24FE1F62" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="00AA3286" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2352" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA3286" w:rsidRPr="009B1DF1" w:rsidRDefault="00AA3286" w:rsidP="00C040D6">
+          <w:p w14:paraId="4406C6AC" w14:textId="4C8DF937" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>G</w:t>
+              <w:t>G.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>參與本校推動之創新教學計畫</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3972" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA3286" w:rsidRDefault="00AA3286" w:rsidP="00F03A16">
+          <w:p w14:paraId="530086AE" w14:textId="77777777" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00F03A16">
+          <w:p w14:paraId="563BA504" w14:textId="77777777" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C040D6" w:rsidRPr="009B1DF1" w:rsidRDefault="00C040D6" w:rsidP="00F03A16">
+          <w:p w14:paraId="49366232" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA3286" w:rsidRPr="009B1DF1" w:rsidRDefault="00AA3286" w:rsidP="00C040D6">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4661E68A" w14:textId="52DC7C03" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="00A82AF3" w:rsidP="00A82AF3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>例</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>G</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AA3286" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="006C1910" w:rsidRPr="009B1DF1" w14:paraId="07A877FD" w14:textId="77777777" w:rsidTr="00855962">
         <w:trPr>
           <w:trHeight w:val="493"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA3286" w:rsidRPr="00AA3286" w:rsidRDefault="00AA3286" w:rsidP="00C040D6">
+          <w:p w14:paraId="14100364" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="00AA3286" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2352" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA3286" w:rsidRPr="009B1DF1" w:rsidRDefault="00AA3286" w:rsidP="00C040D6">
+          <w:p w14:paraId="455ECE99" w14:textId="7D9E8194" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>H</w:t>
+              <w:t>H.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>曾獲校外教學計畫補助</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3972" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA3286" w:rsidRDefault="00AA3286" w:rsidP="00F03A16">
+          <w:p w14:paraId="6128910E" w14:textId="77777777" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00F03A16">
+          <w:p w14:paraId="6C51BF3E" w14:textId="77777777" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C040D6" w:rsidRPr="009B1DF1" w:rsidRDefault="00C040D6" w:rsidP="00F03A16">
+          <w:p w14:paraId="1722A2B7" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA3286" w:rsidRPr="009B1DF1" w:rsidRDefault="00AA3286" w:rsidP="00C040D6">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="26C8FD41" w14:textId="68FA47AD" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="00A82AF3" w:rsidP="00A82AF3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>例</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>H</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087D98" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="006C1910" w:rsidRPr="009B1DF1" w14:paraId="03080266" w14:textId="77777777" w:rsidTr="00855962">
         <w:trPr>
           <w:trHeight w:val="493"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00087D98" w:rsidRPr="00AA3286" w:rsidRDefault="00087D98" w:rsidP="00C040D6">
+          <w:p w14:paraId="650FE26D" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="00AA3286" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2352" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00087D98" w:rsidRDefault="00087D98" w:rsidP="00C040D6">
+          <w:p w14:paraId="2D6E4E4F" w14:textId="44DDF95C" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>I</w:t>
+              <w:t>I.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>參加教師社群或教學研習活動</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3972" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00087D98" w:rsidRDefault="00087D98" w:rsidP="00F03A16">
+          <w:p w14:paraId="7BBEF6F3" w14:textId="77777777" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00F03A16">
+          <w:p w14:paraId="6814C8B4" w14:textId="77777777" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C040D6" w:rsidRPr="009B1DF1" w:rsidRDefault="00C040D6" w:rsidP="00F03A16">
+          <w:p w14:paraId="0064881F" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00087D98" w:rsidRPr="009B1DF1" w:rsidRDefault="00087D98" w:rsidP="00C040D6">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="2BC6C1DD" w14:textId="6C71B778" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="00A82AF3" w:rsidP="00A82AF3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>例</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>I</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00087D98" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="006C1910" w:rsidRPr="009B1DF1" w14:paraId="3D424E31" w14:textId="77777777" w:rsidTr="00855962">
         <w:trPr>
           <w:trHeight w:val="493"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00087D98" w:rsidRPr="00AA3286" w:rsidRDefault="00087D98" w:rsidP="00C040D6">
+          <w:p w14:paraId="6550AD03" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="00AA3286" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2352" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00087D98" w:rsidRDefault="00087D98" w:rsidP="00C040D6">
+          <w:p w14:paraId="630A4181" w14:textId="12B41C29" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
-              <w:t>J</w:t>
+              <w:t>J.</w:t>
             </w:r>
             <w:r w:rsidRPr="00AA3286">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
               </w:rPr>
               <w:t>其他教學優良獲獎事蹟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3972" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00087D98" w:rsidRDefault="00087D98" w:rsidP="00F03A16">
+          <w:p w14:paraId="1B7FD48C" w14:textId="77777777" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00F03A16">
+          <w:p w14:paraId="1209BACE" w14:textId="77777777" w:rsidR="006C1910" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C040D6" w:rsidRPr="009B1DF1" w:rsidRDefault="00C040D6" w:rsidP="00F03A16">
+          <w:p w14:paraId="1A50304E" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1899" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00087D98" w:rsidRPr="009B1DF1" w:rsidRDefault="00087D98" w:rsidP="00C040D6">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="1159CE0C" w14:textId="158B65F7" w:rsidR="006C1910" w:rsidRPr="009B1DF1" w:rsidRDefault="00A82AF3" w:rsidP="00A82AF3">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>例</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>：</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1-</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>J</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00855962">
+              <w:rPr>
+                <w:rFonts w:eastAsia="標楷體"/>
+                <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C040D6" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="006C1910" w:rsidRPr="009B1DF1" w14:paraId="52822419" w14:textId="77777777" w:rsidTr="00855962">
         <w:trPr>
           <w:trHeight w:val="1056"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1837" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C040D6" w:rsidRPr="001C5F06" w:rsidRDefault="00C040D6" w:rsidP="00C040D6">
+          <w:p w14:paraId="33BE919B" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="001C5F06" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001C5F06">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
               </w:rPr>
               <w:t>候選教師教學檔案資料聲明</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8223" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C040D6" w:rsidRPr="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00C040D6">
+          <w:p w14:paraId="30E4BF0D" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="00C040D6" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>□本人所提供之教學</w:t>
             </w:r>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:hint="eastAsia"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>檔案</w:t>
             </w:r>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>資料均符合智慧財產權之規定。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C040D6" w:rsidRPr="009B1DF1" w:rsidTr="00C040D6">
+      <w:tr w:rsidR="006C1910" w:rsidRPr="009B1DF1" w14:paraId="6797D5AD" w14:textId="77777777" w:rsidTr="00855962">
         <w:trPr>
           <w:trHeight w:val="844"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="thinThickSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C040D6" w:rsidRPr="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00C040D6">
+          <w:p w14:paraId="65AFACC5" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="00C040D6" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>候選教師簽章</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C040D6" w:rsidRPr="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00C040D6">
+          <w:p w14:paraId="1F83EBAB" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="00C040D6" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00C040D6" w:rsidRPr="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00C040D6">
+          <w:p w14:paraId="22F4BA64" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="00C040D6" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C040D6" w:rsidRPr="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00C040D6">
+          <w:p w14:paraId="219F5BCE" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="00C040D6" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C040D6">
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體" w:hint="eastAsia"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>日期</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
+              <w:right w:val="thickThinSmallGap" w:sz="24" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00C040D6" w:rsidRPr="00C040D6" w:rsidRDefault="00C040D6" w:rsidP="00C040D6">
+          <w:p w14:paraId="7991C0A1" w14:textId="77777777" w:rsidR="006C1910" w:rsidRPr="00C040D6" w:rsidRDefault="006C1910" w:rsidP="006C1910">
             <w:pPr>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:line="320" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:eastAsia="標楷體"/>
                 <w:b/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E52D26" w:rsidRPr="009B1DF1" w:rsidRDefault="00E52D26" w:rsidP="00E52D26">
+    <w:p w14:paraId="46ED2AFC" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00E24BB7">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005A1298" w:rsidRPr="009B1DF1" w:rsidRDefault="005A1298" w:rsidP="00704F58">
+    <w:p w14:paraId="1396D6EC" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00E24BB7">
       <w:pPr>
         <w:spacing w:line="340" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="005A1298" w:rsidRPr="009B1DF1" w:rsidSect="00BA1531">
+    <w:p w14:paraId="7D479BFA" w14:textId="77777777" w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidRDefault="00E24BB7" w:rsidP="00E24BB7">
+      <w:pPr>
+        <w:spacing w:line="340" w:lineRule="exact"/>
+        <w:rPr>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E24BB7" w:rsidRPr="009B1DF1" w:rsidSect="00DB3852">
+      <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="851" w:right="720" w:bottom="851" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="720" w:bottom="567" w:left="720" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
-      <w:docGrid w:linePitch="360"/>
+      <w:docGrid w:type="linesAndChars" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000D38FF" w:rsidRDefault="000D38FF">
+    <w:p w14:paraId="61A86636" w14:textId="77777777" w:rsidR="00195996" w:rsidRDefault="00195996">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000D38FF" w:rsidRDefault="000D38FF">
+    <w:p w14:paraId="2D3BC12C" w14:textId="77777777" w:rsidR="00195996" w:rsidRDefault="00195996">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="標楷體">
     <w:panose1 w:val="03000509000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="script"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="080E0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="新細明體">
     <w:altName w:val="PMingLiU"/>
     <w:panose1 w:val="02020500000000000000"/>
     <w:charset w:val="88"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002FF" w:usb1="28CFFCFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00100001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="392C5076" w14:textId="78EED459" w:rsidR="00B07BA2" w:rsidRDefault="00B07BA2" w:rsidP="00BC3B98">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+      <w:jc w:val="right"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>候選教師簽章</w:t>
+    </w:r>
+    <w:r w:rsidR="00AA6675">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>：</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t xml:space="preserve">_________________________         </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>日期</w:t>
+    </w:r>
+    <w:r w:rsidR="00AA6675">
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>：</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="eastAsia"/>
+      </w:rPr>
+      <w:t>_____________</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000D38FF" w:rsidRDefault="000D38FF">
+    <w:p w14:paraId="1ED9A42D" w14:textId="77777777" w:rsidR="00195996" w:rsidRDefault="00195996">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000D38FF" w:rsidRDefault="000D38FF">
+    <w:p w14:paraId="1828F39E" w14:textId="77777777" w:rsidR="00195996" w:rsidRDefault="00195996">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010A7E71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3C8C48DE"/>
     <w:lvl w:ilvl="0" w:tplc="2ABE4652">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -4999,50 +5515,141 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0151264D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CDC6AFD6"/>
+    <w:lvl w:ilvl="0" w:tplc="2D6A810A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1200" w:hanging="840"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2280" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2760" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3720" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4200" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0252452A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17F6B3A4"/>
     <w:lvl w:ilvl="0" w:tplc="8BD2667C">
       <w:start w:val="3"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="600" w:hanging="600"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -5088,51 +5695,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05732A2F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="103E6594"/>
+    <w:lvl w:ilvl="0" w:tplc="A45AA040">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-5027" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="-4547" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-4067" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-3587" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="-3107" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-2627" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="-2147" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="-1667" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CC80740"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B42EFAA8"/>
     <w:lvl w:ilvl="0" w:tplc="01349880">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="9EA0F708">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%2)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1110" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
@@ -5180,51 +5876,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4080" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4560" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13061335"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="02DC0440"/>
     <w:lvl w:ilvl="0" w:tplc="E1925DE2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5296,51 +5992,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="14A40173"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="96EC41A8"/>
     <w:lvl w:ilvl="0" w:tplc="63E6CA9A">
       <w:start w:val="2"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1003" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
@@ -5386,64 +6082,64 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="18C74919"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="FB14F5F2"/>
-    <w:lvl w:ilvl="0" w:tplc="EA1E23B6">
+    <w:tmpl w:val="AA5E4EB4"/>
+    <w:lvl w:ilvl="0" w:tplc="C41628A8">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
-      <w:lvlText w:val="(%1)"/>
+      <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1003" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:b w:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1243" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="1723" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
@@ -5476,51 +6172,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3643" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4123" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4603" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B194483"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F360A18"/>
     <w:lvl w:ilvl="0" w:tplc="E1B8CE1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="718" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1198" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -5565,88 +6261,88 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3598" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4078" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4558" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="214E5954"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2AB25AD8"/>
+    <w:tmpl w:val="AD2ABC2E"/>
     <w:lvl w:ilvl="0" w:tplc="E1B8CE1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="E1B8CE1E">
+    <w:lvl w:ilvl="2" w:tplc="A45AA040">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%3）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1331" w:hanging="480"/>
+        <w:ind w:left="7427" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="27509302">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="(%4)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="9C26D4F6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2280" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -5678,51 +6374,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="22293B84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C78CBDA2"/>
     <w:lvl w:ilvl="0" w:tplc="E1B8CE1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1920" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
@@ -5791,51 +6487,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4800" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5280" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="29DE542F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="46C68470"/>
     <w:lvl w:ilvl="0" w:tplc="58C04A3C">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="%1、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="default"/>
         <w:b w:val="0"/>
         <w:u w:val="none"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
@@ -5906,51 +6602,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="30B9536B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E7D21AC6"/>
     <w:lvl w:ilvl="0" w:tplc="717E7CD2">
       <w:start w:val="5"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="□"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:hAnsi="標楷體" w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6046,51 +6742,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="3840"/>
         </w:tabs>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="347775EC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="290AB41E"/>
     <w:lvl w:ilvl="0" w:tplc="32D806FA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6135,51 +6831,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="37416F4E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8A08D656"/>
     <w:lvl w:ilvl="0" w:tplc="E1B8CE1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6224,51 +6920,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="395C3082"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2056006A"/>
     <w:lvl w:ilvl="0" w:tplc="8FCE3BEC">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6313,51 +7009,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41842BBF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0245C92"/>
     <w:lvl w:ilvl="0" w:tplc="4712E6CE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6402,51 +7098,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="44F05F17"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5AEA33C8"/>
     <w:lvl w:ilvl="0" w:tplc="73F85BD4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1363" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1963" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6491,51 +7187,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4363" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4843" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="5323" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48BB6D86"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="189A3AA2"/>
     <w:lvl w:ilvl="0" w:tplc="E1B8CE1E">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%1）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -6580,51 +7276,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="48EE131F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0F4925E"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08306576">
       <w:start w:val="1"/>
       <w:numFmt w:val="taiwaneseCountingThousand"/>
       <w:lvlText w:val="（%2）"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="870" w:hanging="390"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman" w:hint="eastAsia"/>
@@ -6695,140 +7391,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cs="Times New Roman"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...88 lines deleted...]
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="570D4A92"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0072663E"/>
     <w:lvl w:ilvl="0" w:tplc="ED3E1E4C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="420" w:hanging="420"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:color w:val="auto"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
@@ -6875,51 +7482,140 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C643983"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="0A606C18"/>
+    <w:lvl w:ilvl="0" w:tplc="A45AA040">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="（%1）"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7427" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="標楷體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5DCC1CA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B34619F2"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -6988,51 +7684,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="65301F65"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2BBE96E6"/>
     <w:lvl w:ilvl="0" w:tplc="D17C1238">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%2、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="960" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -7077,304 +7773,411 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3360" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographTraditional"/>
       <w:lvlText w:val="%8、"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3840" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="480"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FAA2341"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F4E0F7DA"/>
+    <w:lvl w:ilvl="0" w:tplc="04090015">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="taiwaneseCountingThousand"/>
+      <w:lvlText w:val="%1、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="480" w:hanging="480"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%2、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="960" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1920" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%5、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2400" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3360" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="ideographTraditional"/>
+      <w:lvlText w:val="%8、"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3840" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="480"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="318390247">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1415396091">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="954992152">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1374042819">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1690065924">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="631057541">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="794179275">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="1685010601">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1569149320">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1345013910">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="1075591774">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="468473308">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="13" w16cid:durableId="1477796469">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1308051010">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1031102502">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="685710753">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1712225481">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1974554707">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="19" w16cid:durableId="1446385927">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="20" w16cid:durableId="595795600">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="21" w16cid:durableId="1151602622">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1566600348">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="533034136">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="6">
-[...23 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="24" w16cid:durableId="749273978">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="15">
-[...21 lines deleted...]
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="25" w16cid:durableId="1654916542">
+    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="68"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="124"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="480"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00093EF4"/>
     <w:rsid w:val="00002A1B"/>
     <w:rsid w:val="0000454F"/>
     <w:rsid w:val="00010538"/>
     <w:rsid w:val="0001113B"/>
     <w:rsid w:val="000146B4"/>
     <w:rsid w:val="00014E4C"/>
     <w:rsid w:val="00015101"/>
     <w:rsid w:val="000179E5"/>
     <w:rsid w:val="00020818"/>
+    <w:rsid w:val="00022CC1"/>
     <w:rsid w:val="00022EB9"/>
     <w:rsid w:val="00024B40"/>
     <w:rsid w:val="00025DC8"/>
     <w:rsid w:val="000305A6"/>
     <w:rsid w:val="00033353"/>
     <w:rsid w:val="00036992"/>
     <w:rsid w:val="000400DB"/>
     <w:rsid w:val="0004107D"/>
     <w:rsid w:val="00052A35"/>
     <w:rsid w:val="00053B08"/>
     <w:rsid w:val="000543EC"/>
     <w:rsid w:val="0005570E"/>
     <w:rsid w:val="00057249"/>
     <w:rsid w:val="00061123"/>
     <w:rsid w:val="00062AEB"/>
     <w:rsid w:val="00064C9D"/>
     <w:rsid w:val="00064EC8"/>
     <w:rsid w:val="00065A04"/>
     <w:rsid w:val="00066576"/>
     <w:rsid w:val="000673DC"/>
     <w:rsid w:val="0007146A"/>
     <w:rsid w:val="00077AF4"/>
     <w:rsid w:val="000818D3"/>
     <w:rsid w:val="00087386"/>
     <w:rsid w:val="00087B3F"/>
-    <w:rsid w:val="00087D98"/>
     <w:rsid w:val="00091D78"/>
     <w:rsid w:val="00091EBE"/>
     <w:rsid w:val="00093EF4"/>
     <w:rsid w:val="000A0AFF"/>
     <w:rsid w:val="000A1CCD"/>
     <w:rsid w:val="000A29F0"/>
-    <w:rsid w:val="000A4842"/>
     <w:rsid w:val="000A502E"/>
+    <w:rsid w:val="000B1602"/>
     <w:rsid w:val="000B2E42"/>
     <w:rsid w:val="000B6557"/>
     <w:rsid w:val="000B762D"/>
     <w:rsid w:val="000B7F1F"/>
     <w:rsid w:val="000C09F6"/>
     <w:rsid w:val="000C1DC8"/>
     <w:rsid w:val="000C4162"/>
     <w:rsid w:val="000D38FF"/>
     <w:rsid w:val="000D3A24"/>
     <w:rsid w:val="000D6378"/>
     <w:rsid w:val="000D691B"/>
     <w:rsid w:val="000D740A"/>
-    <w:rsid w:val="000E094D"/>
     <w:rsid w:val="000E0E9D"/>
     <w:rsid w:val="000E16DE"/>
     <w:rsid w:val="000E6650"/>
     <w:rsid w:val="000E7E87"/>
     <w:rsid w:val="000F1CC0"/>
     <w:rsid w:val="000F20D2"/>
     <w:rsid w:val="000F79E4"/>
     <w:rsid w:val="00101B96"/>
     <w:rsid w:val="00101E56"/>
     <w:rsid w:val="00104D81"/>
     <w:rsid w:val="0011286F"/>
     <w:rsid w:val="00112CB4"/>
     <w:rsid w:val="00114B60"/>
     <w:rsid w:val="0011601C"/>
     <w:rsid w:val="001161E2"/>
+    <w:rsid w:val="00120379"/>
     <w:rsid w:val="00120D4E"/>
     <w:rsid w:val="00124161"/>
     <w:rsid w:val="00124653"/>
     <w:rsid w:val="00125ED5"/>
     <w:rsid w:val="001303CE"/>
     <w:rsid w:val="00130485"/>
+    <w:rsid w:val="0013073D"/>
     <w:rsid w:val="00133705"/>
     <w:rsid w:val="00141D50"/>
+    <w:rsid w:val="00142FC2"/>
     <w:rsid w:val="001444A4"/>
     <w:rsid w:val="001448E9"/>
+    <w:rsid w:val="001524B0"/>
     <w:rsid w:val="00153587"/>
     <w:rsid w:val="00153900"/>
     <w:rsid w:val="00154462"/>
     <w:rsid w:val="0015718D"/>
     <w:rsid w:val="00162D4F"/>
     <w:rsid w:val="00166728"/>
     <w:rsid w:val="00166FED"/>
     <w:rsid w:val="00167ADE"/>
     <w:rsid w:val="00167C2B"/>
     <w:rsid w:val="001713BD"/>
-    <w:rsid w:val="00172DD1"/>
     <w:rsid w:val="00173D00"/>
     <w:rsid w:val="001741CB"/>
     <w:rsid w:val="001818A3"/>
     <w:rsid w:val="00183415"/>
     <w:rsid w:val="00184502"/>
     <w:rsid w:val="001872B2"/>
     <w:rsid w:val="00192CF0"/>
     <w:rsid w:val="00194829"/>
+    <w:rsid w:val="00195996"/>
+    <w:rsid w:val="001961FB"/>
     <w:rsid w:val="00197B87"/>
     <w:rsid w:val="001A00E0"/>
     <w:rsid w:val="001A03BD"/>
     <w:rsid w:val="001A399B"/>
     <w:rsid w:val="001A5ADD"/>
     <w:rsid w:val="001A639B"/>
     <w:rsid w:val="001A63C3"/>
     <w:rsid w:val="001A7042"/>
     <w:rsid w:val="001B2B77"/>
     <w:rsid w:val="001B39A6"/>
     <w:rsid w:val="001B4D1E"/>
+    <w:rsid w:val="001B613C"/>
     <w:rsid w:val="001C086F"/>
     <w:rsid w:val="001C2149"/>
     <w:rsid w:val="001C5CF2"/>
-    <w:rsid w:val="001C5F06"/>
     <w:rsid w:val="001D0610"/>
     <w:rsid w:val="001D6169"/>
     <w:rsid w:val="001D72F7"/>
     <w:rsid w:val="001E0C72"/>
+    <w:rsid w:val="001E59D8"/>
     <w:rsid w:val="001F01AC"/>
     <w:rsid w:val="001F5151"/>
     <w:rsid w:val="001F5BFA"/>
     <w:rsid w:val="00201F28"/>
     <w:rsid w:val="0020254A"/>
     <w:rsid w:val="002057F8"/>
     <w:rsid w:val="002060A7"/>
     <w:rsid w:val="002078F9"/>
     <w:rsid w:val="00207DA3"/>
     <w:rsid w:val="0021227A"/>
     <w:rsid w:val="00214283"/>
     <w:rsid w:val="00214C8D"/>
     <w:rsid w:val="00214DC2"/>
     <w:rsid w:val="00215CAD"/>
     <w:rsid w:val="0022567D"/>
     <w:rsid w:val="00230378"/>
     <w:rsid w:val="002327FF"/>
     <w:rsid w:val="002332C2"/>
     <w:rsid w:val="00237153"/>
     <w:rsid w:val="002460FE"/>
     <w:rsid w:val="002507A9"/>
     <w:rsid w:val="00250ABD"/>
     <w:rsid w:val="002535E6"/>
     <w:rsid w:val="00255A05"/>
     <w:rsid w:val="00256156"/>
     <w:rsid w:val="00256BA0"/>
     <w:rsid w:val="00256E83"/>
+    <w:rsid w:val="00261439"/>
     <w:rsid w:val="00261572"/>
+    <w:rsid w:val="00261DD7"/>
     <w:rsid w:val="0026248B"/>
     <w:rsid w:val="00266C86"/>
     <w:rsid w:val="002673CA"/>
     <w:rsid w:val="00267904"/>
     <w:rsid w:val="00270932"/>
     <w:rsid w:val="00270A18"/>
     <w:rsid w:val="002716AB"/>
     <w:rsid w:val="0027252B"/>
     <w:rsid w:val="00273261"/>
     <w:rsid w:val="00273C91"/>
     <w:rsid w:val="002759F4"/>
     <w:rsid w:val="0028066E"/>
     <w:rsid w:val="00280AB6"/>
     <w:rsid w:val="00280AED"/>
     <w:rsid w:val="00282849"/>
     <w:rsid w:val="002848E6"/>
     <w:rsid w:val="00286EED"/>
     <w:rsid w:val="00287388"/>
     <w:rsid w:val="00292861"/>
     <w:rsid w:val="00292FF1"/>
     <w:rsid w:val="0029360C"/>
     <w:rsid w:val="002A284D"/>
     <w:rsid w:val="002A46EF"/>
     <w:rsid w:val="002A4A6F"/>
     <w:rsid w:val="002A54F1"/>
@@ -7408,104 +8211,107 @@
     <w:rsid w:val="003032A1"/>
     <w:rsid w:val="00313222"/>
     <w:rsid w:val="003138CD"/>
     <w:rsid w:val="00313AA2"/>
     <w:rsid w:val="00314F60"/>
     <w:rsid w:val="00315757"/>
     <w:rsid w:val="00316FD3"/>
     <w:rsid w:val="00320362"/>
     <w:rsid w:val="00323BC1"/>
     <w:rsid w:val="0032441E"/>
     <w:rsid w:val="003250A0"/>
     <w:rsid w:val="0032529E"/>
     <w:rsid w:val="003307EC"/>
     <w:rsid w:val="0033352C"/>
     <w:rsid w:val="003337F3"/>
     <w:rsid w:val="00333891"/>
     <w:rsid w:val="003338AA"/>
     <w:rsid w:val="003419A3"/>
     <w:rsid w:val="00342128"/>
     <w:rsid w:val="003429CF"/>
     <w:rsid w:val="00343CB4"/>
     <w:rsid w:val="0034658A"/>
     <w:rsid w:val="00351672"/>
     <w:rsid w:val="0035278D"/>
     <w:rsid w:val="00352D1A"/>
+    <w:rsid w:val="003547AD"/>
     <w:rsid w:val="00355596"/>
     <w:rsid w:val="003569F4"/>
     <w:rsid w:val="00356FE1"/>
     <w:rsid w:val="00362C41"/>
     <w:rsid w:val="0036310A"/>
     <w:rsid w:val="00364C16"/>
     <w:rsid w:val="00365416"/>
     <w:rsid w:val="003676C1"/>
     <w:rsid w:val="0036787A"/>
     <w:rsid w:val="00367953"/>
     <w:rsid w:val="00370DF7"/>
     <w:rsid w:val="0037186C"/>
     <w:rsid w:val="003729CF"/>
     <w:rsid w:val="003743F4"/>
+    <w:rsid w:val="00374C92"/>
     <w:rsid w:val="00376120"/>
     <w:rsid w:val="003767E1"/>
     <w:rsid w:val="00377B9C"/>
+    <w:rsid w:val="00377FC4"/>
     <w:rsid w:val="00383E47"/>
     <w:rsid w:val="00383FEB"/>
     <w:rsid w:val="00384D8A"/>
     <w:rsid w:val="00391CA2"/>
     <w:rsid w:val="00391F37"/>
     <w:rsid w:val="00393ACB"/>
     <w:rsid w:val="003A02C7"/>
     <w:rsid w:val="003A1556"/>
     <w:rsid w:val="003A2CAF"/>
     <w:rsid w:val="003A4928"/>
     <w:rsid w:val="003A4FC7"/>
     <w:rsid w:val="003A55CD"/>
     <w:rsid w:val="003A5A04"/>
     <w:rsid w:val="003B13FC"/>
     <w:rsid w:val="003B2883"/>
     <w:rsid w:val="003B3882"/>
     <w:rsid w:val="003B38B1"/>
     <w:rsid w:val="003B3DA6"/>
     <w:rsid w:val="003B47EE"/>
     <w:rsid w:val="003B4815"/>
     <w:rsid w:val="003B675E"/>
     <w:rsid w:val="003B7CDA"/>
     <w:rsid w:val="003C1F14"/>
     <w:rsid w:val="003C313A"/>
+    <w:rsid w:val="003C5877"/>
     <w:rsid w:val="003D39F8"/>
     <w:rsid w:val="003D5942"/>
     <w:rsid w:val="003E007E"/>
     <w:rsid w:val="003E1330"/>
     <w:rsid w:val="003E3323"/>
     <w:rsid w:val="003E5CCF"/>
     <w:rsid w:val="003E76BB"/>
     <w:rsid w:val="003F0A9C"/>
     <w:rsid w:val="003F0B30"/>
     <w:rsid w:val="003F4FFB"/>
     <w:rsid w:val="003F6334"/>
     <w:rsid w:val="00401D28"/>
-    <w:rsid w:val="00402895"/>
     <w:rsid w:val="00402B89"/>
     <w:rsid w:val="004030A8"/>
     <w:rsid w:val="00412902"/>
     <w:rsid w:val="00413374"/>
     <w:rsid w:val="00414F93"/>
     <w:rsid w:val="00420DF6"/>
     <w:rsid w:val="00421DCE"/>
     <w:rsid w:val="00423D58"/>
     <w:rsid w:val="00424C02"/>
     <w:rsid w:val="004259AC"/>
     <w:rsid w:val="004267FC"/>
     <w:rsid w:val="00430B02"/>
     <w:rsid w:val="00431D8E"/>
     <w:rsid w:val="00432C80"/>
     <w:rsid w:val="004331E9"/>
     <w:rsid w:val="00436BC1"/>
     <w:rsid w:val="00444845"/>
     <w:rsid w:val="0045283C"/>
     <w:rsid w:val="00452F61"/>
     <w:rsid w:val="0045714E"/>
     <w:rsid w:val="004574DA"/>
     <w:rsid w:val="00457912"/>
     <w:rsid w:val="004617A1"/>
     <w:rsid w:val="00461827"/>
     <w:rsid w:val="00467D8E"/>
@@ -7522,439 +8328,451 @@
     <w:rsid w:val="0049243E"/>
     <w:rsid w:val="00494871"/>
     <w:rsid w:val="00494B06"/>
     <w:rsid w:val="004951C5"/>
     <w:rsid w:val="004969A9"/>
     <w:rsid w:val="004A0D65"/>
     <w:rsid w:val="004A1DC0"/>
     <w:rsid w:val="004A2082"/>
     <w:rsid w:val="004A35D7"/>
     <w:rsid w:val="004B1BAB"/>
     <w:rsid w:val="004B207D"/>
     <w:rsid w:val="004B20FD"/>
     <w:rsid w:val="004C0B86"/>
     <w:rsid w:val="004C3AEE"/>
     <w:rsid w:val="004C5336"/>
     <w:rsid w:val="004C6658"/>
     <w:rsid w:val="004D4C17"/>
     <w:rsid w:val="004D5694"/>
     <w:rsid w:val="004E00DE"/>
     <w:rsid w:val="004E0EAA"/>
     <w:rsid w:val="004E19FA"/>
     <w:rsid w:val="004E26DC"/>
     <w:rsid w:val="004E3A56"/>
     <w:rsid w:val="004E46B8"/>
     <w:rsid w:val="004E6EB4"/>
+    <w:rsid w:val="004E7517"/>
     <w:rsid w:val="004E7589"/>
     <w:rsid w:val="004F1898"/>
     <w:rsid w:val="004F1B0D"/>
     <w:rsid w:val="004F284A"/>
     <w:rsid w:val="00501F22"/>
     <w:rsid w:val="00504057"/>
     <w:rsid w:val="00504510"/>
     <w:rsid w:val="00504D10"/>
     <w:rsid w:val="0050675C"/>
     <w:rsid w:val="00506B62"/>
     <w:rsid w:val="005077A5"/>
     <w:rsid w:val="00511AEA"/>
     <w:rsid w:val="00511DD5"/>
     <w:rsid w:val="0051300E"/>
     <w:rsid w:val="005150FC"/>
     <w:rsid w:val="0051567E"/>
     <w:rsid w:val="005223EE"/>
     <w:rsid w:val="0052563E"/>
     <w:rsid w:val="00526294"/>
     <w:rsid w:val="005266ED"/>
     <w:rsid w:val="00526BE4"/>
     <w:rsid w:val="00526DEE"/>
     <w:rsid w:val="00532343"/>
     <w:rsid w:val="00536041"/>
     <w:rsid w:val="00540E55"/>
     <w:rsid w:val="00544930"/>
     <w:rsid w:val="00545994"/>
     <w:rsid w:val="00547DE5"/>
     <w:rsid w:val="005523EB"/>
     <w:rsid w:val="005545E7"/>
     <w:rsid w:val="00554B1E"/>
     <w:rsid w:val="00560E26"/>
     <w:rsid w:val="0056512C"/>
     <w:rsid w:val="005675F6"/>
     <w:rsid w:val="005679B2"/>
     <w:rsid w:val="00570C4C"/>
     <w:rsid w:val="0057222A"/>
     <w:rsid w:val="005739F9"/>
     <w:rsid w:val="00573EC7"/>
     <w:rsid w:val="00576A19"/>
     <w:rsid w:val="00580A02"/>
     <w:rsid w:val="00581C89"/>
-    <w:rsid w:val="005822A1"/>
     <w:rsid w:val="005832B0"/>
     <w:rsid w:val="00583C07"/>
     <w:rsid w:val="00583F9B"/>
     <w:rsid w:val="005841DE"/>
     <w:rsid w:val="005862D6"/>
     <w:rsid w:val="0058722C"/>
     <w:rsid w:val="00587A11"/>
     <w:rsid w:val="005946F6"/>
     <w:rsid w:val="005967AA"/>
     <w:rsid w:val="005A06D7"/>
     <w:rsid w:val="005A1298"/>
     <w:rsid w:val="005A146D"/>
     <w:rsid w:val="005A2C82"/>
     <w:rsid w:val="005A3480"/>
     <w:rsid w:val="005A37AB"/>
     <w:rsid w:val="005A6FFF"/>
     <w:rsid w:val="005B1DE8"/>
     <w:rsid w:val="005B1EC3"/>
     <w:rsid w:val="005B41EC"/>
     <w:rsid w:val="005B4785"/>
     <w:rsid w:val="005B68C8"/>
     <w:rsid w:val="005C0239"/>
     <w:rsid w:val="005C040A"/>
     <w:rsid w:val="005C0D32"/>
     <w:rsid w:val="005C3B53"/>
     <w:rsid w:val="005C43EF"/>
     <w:rsid w:val="005C6085"/>
     <w:rsid w:val="005D0BA4"/>
     <w:rsid w:val="005D1F13"/>
     <w:rsid w:val="005D221F"/>
+    <w:rsid w:val="005D3581"/>
     <w:rsid w:val="005D4E3D"/>
-    <w:rsid w:val="005D5CF6"/>
     <w:rsid w:val="005D6F9C"/>
     <w:rsid w:val="005E10B3"/>
     <w:rsid w:val="005E4F67"/>
     <w:rsid w:val="005E5AE0"/>
     <w:rsid w:val="005F08E0"/>
     <w:rsid w:val="005F240E"/>
     <w:rsid w:val="005F2DDC"/>
     <w:rsid w:val="005F3D2C"/>
     <w:rsid w:val="005F4219"/>
     <w:rsid w:val="005F493C"/>
     <w:rsid w:val="005F5127"/>
     <w:rsid w:val="005F78DB"/>
     <w:rsid w:val="00605E39"/>
     <w:rsid w:val="00607FFC"/>
     <w:rsid w:val="00610A8E"/>
     <w:rsid w:val="00610EC9"/>
     <w:rsid w:val="006164B8"/>
     <w:rsid w:val="006201C3"/>
     <w:rsid w:val="00620C0F"/>
+    <w:rsid w:val="0062114A"/>
     <w:rsid w:val="00623DBF"/>
     <w:rsid w:val="00627F16"/>
     <w:rsid w:val="00631C21"/>
     <w:rsid w:val="00634D16"/>
-    <w:rsid w:val="006406B1"/>
     <w:rsid w:val="006439D3"/>
     <w:rsid w:val="006460EE"/>
     <w:rsid w:val="0064794E"/>
-    <w:rsid w:val="00650AD6"/>
     <w:rsid w:val="00651D15"/>
     <w:rsid w:val="00653EF5"/>
     <w:rsid w:val="0065536A"/>
     <w:rsid w:val="00655E25"/>
     <w:rsid w:val="006566A8"/>
     <w:rsid w:val="006578FE"/>
     <w:rsid w:val="0066227F"/>
     <w:rsid w:val="00664D13"/>
     <w:rsid w:val="00666C33"/>
     <w:rsid w:val="00670E9B"/>
     <w:rsid w:val="00671B46"/>
     <w:rsid w:val="00671CBC"/>
     <w:rsid w:val="00672C37"/>
     <w:rsid w:val="00673B59"/>
     <w:rsid w:val="006750DD"/>
     <w:rsid w:val="0068387D"/>
     <w:rsid w:val="006856F9"/>
+    <w:rsid w:val="006865E1"/>
     <w:rsid w:val="006871A8"/>
     <w:rsid w:val="00692C80"/>
     <w:rsid w:val="006964C5"/>
     <w:rsid w:val="006A1340"/>
     <w:rsid w:val="006A404C"/>
     <w:rsid w:val="006A593C"/>
     <w:rsid w:val="006B0BF2"/>
     <w:rsid w:val="006B175F"/>
     <w:rsid w:val="006B40BD"/>
     <w:rsid w:val="006B41B6"/>
     <w:rsid w:val="006B5A8B"/>
     <w:rsid w:val="006B6B1F"/>
+    <w:rsid w:val="006C1910"/>
     <w:rsid w:val="006C22E1"/>
     <w:rsid w:val="006D093A"/>
+    <w:rsid w:val="006D18C4"/>
     <w:rsid w:val="006D4A1F"/>
     <w:rsid w:val="006D51ED"/>
     <w:rsid w:val="006D7925"/>
     <w:rsid w:val="006E18E8"/>
     <w:rsid w:val="006E4EA9"/>
     <w:rsid w:val="006F0D0F"/>
     <w:rsid w:val="006F1316"/>
     <w:rsid w:val="006F1A3E"/>
     <w:rsid w:val="006F58AB"/>
     <w:rsid w:val="006F5CEB"/>
     <w:rsid w:val="006F5E35"/>
-    <w:rsid w:val="006F7593"/>
     <w:rsid w:val="00704F58"/>
     <w:rsid w:val="00705ED3"/>
     <w:rsid w:val="00705F86"/>
     <w:rsid w:val="00707C3D"/>
     <w:rsid w:val="00712238"/>
     <w:rsid w:val="007129FF"/>
     <w:rsid w:val="0071339A"/>
     <w:rsid w:val="00723197"/>
     <w:rsid w:val="007236D4"/>
     <w:rsid w:val="00723F22"/>
     <w:rsid w:val="007250F2"/>
     <w:rsid w:val="00730C7C"/>
     <w:rsid w:val="007339F9"/>
     <w:rsid w:val="00744BC0"/>
     <w:rsid w:val="00744C81"/>
     <w:rsid w:val="00745DE3"/>
     <w:rsid w:val="0074621E"/>
     <w:rsid w:val="007472B6"/>
     <w:rsid w:val="00755168"/>
     <w:rsid w:val="00755CD3"/>
     <w:rsid w:val="00757CF1"/>
     <w:rsid w:val="0076107C"/>
+    <w:rsid w:val="00761A96"/>
     <w:rsid w:val="007660D3"/>
     <w:rsid w:val="00766651"/>
     <w:rsid w:val="0076736D"/>
     <w:rsid w:val="007677C5"/>
     <w:rsid w:val="00770422"/>
     <w:rsid w:val="00771CE5"/>
     <w:rsid w:val="00772667"/>
     <w:rsid w:val="00772D7A"/>
     <w:rsid w:val="007811A0"/>
     <w:rsid w:val="007818AA"/>
+    <w:rsid w:val="00782DEA"/>
+    <w:rsid w:val="0078789B"/>
     <w:rsid w:val="00791462"/>
     <w:rsid w:val="0079226D"/>
     <w:rsid w:val="007930C8"/>
     <w:rsid w:val="00793921"/>
     <w:rsid w:val="00796FBA"/>
     <w:rsid w:val="00797B81"/>
     <w:rsid w:val="007A06CE"/>
     <w:rsid w:val="007A2E5C"/>
     <w:rsid w:val="007A301B"/>
     <w:rsid w:val="007A372C"/>
     <w:rsid w:val="007A375C"/>
     <w:rsid w:val="007A6CFC"/>
     <w:rsid w:val="007B002A"/>
     <w:rsid w:val="007B02A9"/>
     <w:rsid w:val="007B1750"/>
     <w:rsid w:val="007B3B89"/>
     <w:rsid w:val="007B5A21"/>
     <w:rsid w:val="007B6C2D"/>
     <w:rsid w:val="007B7176"/>
     <w:rsid w:val="007B7544"/>
     <w:rsid w:val="007B7FFA"/>
     <w:rsid w:val="007C1192"/>
     <w:rsid w:val="007C402C"/>
     <w:rsid w:val="007C7442"/>
     <w:rsid w:val="007D4DA2"/>
-    <w:rsid w:val="007D7B2A"/>
     <w:rsid w:val="007E00EF"/>
     <w:rsid w:val="007E1289"/>
     <w:rsid w:val="007E1FF6"/>
     <w:rsid w:val="007E39FA"/>
     <w:rsid w:val="007E79B7"/>
     <w:rsid w:val="007F01A0"/>
     <w:rsid w:val="007F0FBD"/>
     <w:rsid w:val="007F788D"/>
     <w:rsid w:val="0080025F"/>
     <w:rsid w:val="00800D21"/>
     <w:rsid w:val="00802D4D"/>
     <w:rsid w:val="00805802"/>
     <w:rsid w:val="00813737"/>
     <w:rsid w:val="008149FE"/>
     <w:rsid w:val="00817969"/>
     <w:rsid w:val="00817F10"/>
     <w:rsid w:val="008204DF"/>
     <w:rsid w:val="00821B14"/>
     <w:rsid w:val="00823B97"/>
     <w:rsid w:val="0082473F"/>
     <w:rsid w:val="00827455"/>
     <w:rsid w:val="00831131"/>
-    <w:rsid w:val="00832D8E"/>
     <w:rsid w:val="00833584"/>
     <w:rsid w:val="00833973"/>
     <w:rsid w:val="008365FC"/>
     <w:rsid w:val="008377B5"/>
     <w:rsid w:val="0084156E"/>
     <w:rsid w:val="00842A89"/>
     <w:rsid w:val="008452D2"/>
     <w:rsid w:val="00850A8F"/>
     <w:rsid w:val="0085126D"/>
     <w:rsid w:val="00851DFD"/>
     <w:rsid w:val="008529DB"/>
     <w:rsid w:val="00854CD1"/>
+    <w:rsid w:val="00855962"/>
     <w:rsid w:val="00856521"/>
     <w:rsid w:val="008627C0"/>
     <w:rsid w:val="008630BE"/>
     <w:rsid w:val="00864126"/>
     <w:rsid w:val="00866E7C"/>
     <w:rsid w:val="0086757D"/>
     <w:rsid w:val="008713B5"/>
     <w:rsid w:val="008718E7"/>
     <w:rsid w:val="0087516E"/>
     <w:rsid w:val="008752E7"/>
     <w:rsid w:val="00875869"/>
     <w:rsid w:val="008769FF"/>
     <w:rsid w:val="00877B50"/>
     <w:rsid w:val="0088031F"/>
     <w:rsid w:val="00880739"/>
     <w:rsid w:val="00880848"/>
     <w:rsid w:val="00886F8E"/>
+    <w:rsid w:val="00887A78"/>
     <w:rsid w:val="00890324"/>
+    <w:rsid w:val="008946D6"/>
     <w:rsid w:val="00894902"/>
     <w:rsid w:val="00894D61"/>
     <w:rsid w:val="00895D0E"/>
     <w:rsid w:val="00895EE6"/>
     <w:rsid w:val="008A67FA"/>
     <w:rsid w:val="008B6785"/>
     <w:rsid w:val="008C121C"/>
     <w:rsid w:val="008C1EB8"/>
     <w:rsid w:val="008C2F90"/>
     <w:rsid w:val="008C5D9A"/>
     <w:rsid w:val="008C5FFB"/>
     <w:rsid w:val="008C6ACA"/>
     <w:rsid w:val="008D0DF1"/>
     <w:rsid w:val="008D13EA"/>
     <w:rsid w:val="008D21C0"/>
     <w:rsid w:val="008D2CD5"/>
     <w:rsid w:val="008D36E7"/>
     <w:rsid w:val="008D4F8E"/>
+    <w:rsid w:val="008E3A2C"/>
     <w:rsid w:val="008E7321"/>
     <w:rsid w:val="008E779B"/>
+    <w:rsid w:val="008F1E6A"/>
     <w:rsid w:val="008F25F0"/>
     <w:rsid w:val="008F29BF"/>
     <w:rsid w:val="008F4492"/>
+    <w:rsid w:val="008F6A34"/>
     <w:rsid w:val="008F7970"/>
     <w:rsid w:val="009003C6"/>
     <w:rsid w:val="00900450"/>
     <w:rsid w:val="00901A0F"/>
     <w:rsid w:val="0091313E"/>
     <w:rsid w:val="009157FA"/>
     <w:rsid w:val="0092011C"/>
     <w:rsid w:val="00923199"/>
     <w:rsid w:val="009242C8"/>
     <w:rsid w:val="009252FA"/>
     <w:rsid w:val="00925FD4"/>
     <w:rsid w:val="00926EA2"/>
     <w:rsid w:val="0093088A"/>
     <w:rsid w:val="0093105A"/>
     <w:rsid w:val="0093160C"/>
     <w:rsid w:val="00933CE3"/>
     <w:rsid w:val="00936337"/>
     <w:rsid w:val="00943A34"/>
     <w:rsid w:val="009519E8"/>
     <w:rsid w:val="0095307A"/>
     <w:rsid w:val="009533AB"/>
     <w:rsid w:val="00957DA4"/>
     <w:rsid w:val="00960610"/>
     <w:rsid w:val="009606EE"/>
     <w:rsid w:val="00960906"/>
+    <w:rsid w:val="0096107A"/>
     <w:rsid w:val="0096252F"/>
     <w:rsid w:val="009646D6"/>
     <w:rsid w:val="00967FE5"/>
     <w:rsid w:val="00974123"/>
     <w:rsid w:val="00974EF1"/>
     <w:rsid w:val="00975D07"/>
     <w:rsid w:val="009777D2"/>
     <w:rsid w:val="00977B92"/>
     <w:rsid w:val="009825A9"/>
     <w:rsid w:val="0098301C"/>
     <w:rsid w:val="00983E49"/>
+    <w:rsid w:val="00987606"/>
     <w:rsid w:val="00990901"/>
     <w:rsid w:val="00991614"/>
     <w:rsid w:val="0099242F"/>
     <w:rsid w:val="00996641"/>
     <w:rsid w:val="00997053"/>
     <w:rsid w:val="009A0EB0"/>
     <w:rsid w:val="009A2E84"/>
     <w:rsid w:val="009A2F06"/>
     <w:rsid w:val="009A4889"/>
     <w:rsid w:val="009A4A5E"/>
     <w:rsid w:val="009A4ED3"/>
     <w:rsid w:val="009A5DD5"/>
     <w:rsid w:val="009A7A7A"/>
+    <w:rsid w:val="009B0AC8"/>
     <w:rsid w:val="009B1DF1"/>
     <w:rsid w:val="009B3DA4"/>
     <w:rsid w:val="009B42EB"/>
+    <w:rsid w:val="009B4938"/>
     <w:rsid w:val="009C3DED"/>
     <w:rsid w:val="009C69DC"/>
     <w:rsid w:val="009D1EE2"/>
     <w:rsid w:val="009E069D"/>
     <w:rsid w:val="009E2E85"/>
     <w:rsid w:val="009E579A"/>
     <w:rsid w:val="009F24E2"/>
     <w:rsid w:val="009F60AC"/>
     <w:rsid w:val="00A00B01"/>
     <w:rsid w:val="00A032E3"/>
     <w:rsid w:val="00A06F88"/>
     <w:rsid w:val="00A129A4"/>
     <w:rsid w:val="00A13FAA"/>
     <w:rsid w:val="00A1495F"/>
     <w:rsid w:val="00A16F23"/>
     <w:rsid w:val="00A17858"/>
     <w:rsid w:val="00A17FA4"/>
     <w:rsid w:val="00A21856"/>
     <w:rsid w:val="00A21CD0"/>
     <w:rsid w:val="00A22B6B"/>
     <w:rsid w:val="00A23DED"/>
     <w:rsid w:val="00A275B2"/>
     <w:rsid w:val="00A31348"/>
     <w:rsid w:val="00A33DAF"/>
     <w:rsid w:val="00A442B4"/>
     <w:rsid w:val="00A45512"/>
     <w:rsid w:val="00A519EA"/>
     <w:rsid w:val="00A6266F"/>
     <w:rsid w:val="00A671B5"/>
     <w:rsid w:val="00A70E13"/>
     <w:rsid w:val="00A70F74"/>
     <w:rsid w:val="00A74825"/>
     <w:rsid w:val="00A74FB2"/>
     <w:rsid w:val="00A7623A"/>
-    <w:rsid w:val="00A81E9A"/>
     <w:rsid w:val="00A827DF"/>
+    <w:rsid w:val="00A82AF3"/>
     <w:rsid w:val="00A84C0F"/>
+    <w:rsid w:val="00A85F3C"/>
     <w:rsid w:val="00A87412"/>
     <w:rsid w:val="00A90696"/>
     <w:rsid w:val="00A92212"/>
     <w:rsid w:val="00A93A7D"/>
     <w:rsid w:val="00A93D0A"/>
     <w:rsid w:val="00A96751"/>
     <w:rsid w:val="00AA061F"/>
     <w:rsid w:val="00AA2EC0"/>
-    <w:rsid w:val="00AA3286"/>
     <w:rsid w:val="00AA4F82"/>
     <w:rsid w:val="00AA5E83"/>
     <w:rsid w:val="00AA62F4"/>
+    <w:rsid w:val="00AA6675"/>
     <w:rsid w:val="00AA680D"/>
     <w:rsid w:val="00AB1F7D"/>
     <w:rsid w:val="00AB46F6"/>
     <w:rsid w:val="00AB5910"/>
     <w:rsid w:val="00AC0A2A"/>
     <w:rsid w:val="00AC69B5"/>
     <w:rsid w:val="00AC6B2F"/>
-    <w:rsid w:val="00AC7328"/>
     <w:rsid w:val="00AD0A93"/>
     <w:rsid w:val="00AD14BC"/>
     <w:rsid w:val="00AD61E3"/>
     <w:rsid w:val="00AD7B6A"/>
     <w:rsid w:val="00AE0178"/>
     <w:rsid w:val="00AE38EC"/>
     <w:rsid w:val="00AF09AD"/>
     <w:rsid w:val="00AF0B9C"/>
     <w:rsid w:val="00AF5388"/>
     <w:rsid w:val="00AF5546"/>
     <w:rsid w:val="00AF5650"/>
     <w:rsid w:val="00B00ADA"/>
     <w:rsid w:val="00B030A1"/>
     <w:rsid w:val="00B047F0"/>
     <w:rsid w:val="00B074D0"/>
     <w:rsid w:val="00B07BA2"/>
     <w:rsid w:val="00B10A46"/>
     <w:rsid w:val="00B11033"/>
     <w:rsid w:val="00B179FA"/>
     <w:rsid w:val="00B20870"/>
     <w:rsid w:val="00B2281F"/>
     <w:rsid w:val="00B26932"/>
     <w:rsid w:val="00B3138E"/>
     <w:rsid w:val="00B31746"/>
     <w:rsid w:val="00B321CF"/>
@@ -7964,117 +8782,114 @@
     <w:rsid w:val="00B42F58"/>
     <w:rsid w:val="00B43C15"/>
     <w:rsid w:val="00B47AAD"/>
     <w:rsid w:val="00B50B1E"/>
     <w:rsid w:val="00B56EB2"/>
     <w:rsid w:val="00B57000"/>
     <w:rsid w:val="00B606EB"/>
     <w:rsid w:val="00B63273"/>
     <w:rsid w:val="00B65BA9"/>
     <w:rsid w:val="00B6644E"/>
     <w:rsid w:val="00B71BF3"/>
     <w:rsid w:val="00B72F3F"/>
     <w:rsid w:val="00B73FA2"/>
     <w:rsid w:val="00B74D7F"/>
     <w:rsid w:val="00B8052E"/>
     <w:rsid w:val="00B82C30"/>
     <w:rsid w:val="00B82DC9"/>
     <w:rsid w:val="00B84C01"/>
     <w:rsid w:val="00B84DD5"/>
     <w:rsid w:val="00B86E36"/>
     <w:rsid w:val="00B93094"/>
     <w:rsid w:val="00B94977"/>
     <w:rsid w:val="00B9751C"/>
     <w:rsid w:val="00BA03F9"/>
     <w:rsid w:val="00BA0D88"/>
-    <w:rsid w:val="00BA1531"/>
     <w:rsid w:val="00BA2993"/>
     <w:rsid w:val="00BA2FAE"/>
     <w:rsid w:val="00BA2FFB"/>
     <w:rsid w:val="00BA5B04"/>
     <w:rsid w:val="00BA6532"/>
     <w:rsid w:val="00BB09C1"/>
     <w:rsid w:val="00BB3470"/>
     <w:rsid w:val="00BB5ABF"/>
     <w:rsid w:val="00BB6094"/>
     <w:rsid w:val="00BC03EB"/>
     <w:rsid w:val="00BC0F35"/>
     <w:rsid w:val="00BC1180"/>
     <w:rsid w:val="00BC3B98"/>
     <w:rsid w:val="00BC409B"/>
-    <w:rsid w:val="00BC4CC8"/>
     <w:rsid w:val="00BC771C"/>
     <w:rsid w:val="00BD2CC3"/>
     <w:rsid w:val="00BD3F19"/>
     <w:rsid w:val="00BD5201"/>
     <w:rsid w:val="00BE23B7"/>
     <w:rsid w:val="00BE2FE7"/>
     <w:rsid w:val="00BE4128"/>
     <w:rsid w:val="00BE49A7"/>
     <w:rsid w:val="00BE7AB1"/>
     <w:rsid w:val="00BF0A7F"/>
+    <w:rsid w:val="00BF3AEA"/>
     <w:rsid w:val="00C018E7"/>
-    <w:rsid w:val="00C02531"/>
-    <w:rsid w:val="00C040D6"/>
     <w:rsid w:val="00C075B9"/>
     <w:rsid w:val="00C112BC"/>
     <w:rsid w:val="00C12769"/>
     <w:rsid w:val="00C12C76"/>
     <w:rsid w:val="00C1331B"/>
     <w:rsid w:val="00C1536B"/>
     <w:rsid w:val="00C15BAD"/>
     <w:rsid w:val="00C161E1"/>
     <w:rsid w:val="00C16DE4"/>
     <w:rsid w:val="00C17329"/>
     <w:rsid w:val="00C17422"/>
     <w:rsid w:val="00C23AE7"/>
     <w:rsid w:val="00C24D7F"/>
     <w:rsid w:val="00C24DBE"/>
     <w:rsid w:val="00C331C8"/>
     <w:rsid w:val="00C3538A"/>
     <w:rsid w:val="00C35B67"/>
     <w:rsid w:val="00C363D5"/>
     <w:rsid w:val="00C36A9D"/>
     <w:rsid w:val="00C41A6A"/>
     <w:rsid w:val="00C44102"/>
     <w:rsid w:val="00C45E1F"/>
     <w:rsid w:val="00C47AA7"/>
     <w:rsid w:val="00C5197B"/>
     <w:rsid w:val="00C5380C"/>
     <w:rsid w:val="00C55E15"/>
     <w:rsid w:val="00C55E75"/>
     <w:rsid w:val="00C56806"/>
     <w:rsid w:val="00C56A6F"/>
     <w:rsid w:val="00C57E04"/>
     <w:rsid w:val="00C6686D"/>
     <w:rsid w:val="00C66C90"/>
     <w:rsid w:val="00C70401"/>
     <w:rsid w:val="00C71D9E"/>
     <w:rsid w:val="00C729AF"/>
     <w:rsid w:val="00C73A59"/>
     <w:rsid w:val="00C74C7F"/>
-    <w:rsid w:val="00C8315B"/>
+    <w:rsid w:val="00C82196"/>
     <w:rsid w:val="00C84C87"/>
     <w:rsid w:val="00C90321"/>
     <w:rsid w:val="00C903A5"/>
     <w:rsid w:val="00C90A3F"/>
     <w:rsid w:val="00C92628"/>
     <w:rsid w:val="00C9347B"/>
     <w:rsid w:val="00C94406"/>
     <w:rsid w:val="00C963AA"/>
     <w:rsid w:val="00C96D71"/>
     <w:rsid w:val="00CB01EA"/>
     <w:rsid w:val="00CB15EC"/>
     <w:rsid w:val="00CB2E58"/>
     <w:rsid w:val="00CB3E08"/>
     <w:rsid w:val="00CB5432"/>
     <w:rsid w:val="00CB72BF"/>
     <w:rsid w:val="00CB7D57"/>
     <w:rsid w:val="00CC0B50"/>
     <w:rsid w:val="00CC226F"/>
     <w:rsid w:val="00CC3282"/>
     <w:rsid w:val="00CC6CB0"/>
     <w:rsid w:val="00CD5BFE"/>
     <w:rsid w:val="00CD6F11"/>
     <w:rsid w:val="00CD7059"/>
     <w:rsid w:val="00CD7962"/>
     <w:rsid w:val="00CE229A"/>
@@ -8089,181 +8904,183 @@
     <w:rsid w:val="00CF6762"/>
     <w:rsid w:val="00D0034A"/>
     <w:rsid w:val="00D00EC0"/>
     <w:rsid w:val="00D02908"/>
     <w:rsid w:val="00D02CF3"/>
     <w:rsid w:val="00D03F5C"/>
     <w:rsid w:val="00D065F2"/>
     <w:rsid w:val="00D12E1F"/>
     <w:rsid w:val="00D202F1"/>
     <w:rsid w:val="00D2177F"/>
     <w:rsid w:val="00D223C0"/>
     <w:rsid w:val="00D2450D"/>
     <w:rsid w:val="00D25187"/>
     <w:rsid w:val="00D2581C"/>
     <w:rsid w:val="00D31BE8"/>
     <w:rsid w:val="00D32769"/>
     <w:rsid w:val="00D33F53"/>
     <w:rsid w:val="00D37094"/>
     <w:rsid w:val="00D4196F"/>
     <w:rsid w:val="00D5158D"/>
     <w:rsid w:val="00D5303A"/>
     <w:rsid w:val="00D6180F"/>
     <w:rsid w:val="00D627BD"/>
     <w:rsid w:val="00D62817"/>
     <w:rsid w:val="00D641D9"/>
+    <w:rsid w:val="00D64D9B"/>
     <w:rsid w:val="00D70281"/>
     <w:rsid w:val="00D70CA6"/>
     <w:rsid w:val="00D71FC5"/>
     <w:rsid w:val="00D72A6F"/>
     <w:rsid w:val="00D77185"/>
     <w:rsid w:val="00D77A5F"/>
-    <w:rsid w:val="00D77D0F"/>
     <w:rsid w:val="00D82297"/>
     <w:rsid w:val="00D82F24"/>
     <w:rsid w:val="00D83F5F"/>
     <w:rsid w:val="00D840CF"/>
     <w:rsid w:val="00D8547E"/>
     <w:rsid w:val="00D85B52"/>
     <w:rsid w:val="00D86235"/>
     <w:rsid w:val="00D86886"/>
     <w:rsid w:val="00D92613"/>
     <w:rsid w:val="00D92ACA"/>
     <w:rsid w:val="00D93379"/>
     <w:rsid w:val="00D935E2"/>
     <w:rsid w:val="00D9458F"/>
     <w:rsid w:val="00D95FF7"/>
     <w:rsid w:val="00D976E6"/>
     <w:rsid w:val="00DA086E"/>
     <w:rsid w:val="00DA1ABC"/>
     <w:rsid w:val="00DA7BEF"/>
     <w:rsid w:val="00DB3852"/>
     <w:rsid w:val="00DB41C8"/>
     <w:rsid w:val="00DB64AB"/>
     <w:rsid w:val="00DC023D"/>
     <w:rsid w:val="00DC0395"/>
     <w:rsid w:val="00DC0556"/>
     <w:rsid w:val="00DC1B19"/>
+    <w:rsid w:val="00DC2D17"/>
     <w:rsid w:val="00DC5B9D"/>
     <w:rsid w:val="00DC65DD"/>
     <w:rsid w:val="00DC6FB6"/>
     <w:rsid w:val="00DC730C"/>
     <w:rsid w:val="00DD3292"/>
     <w:rsid w:val="00DD6880"/>
     <w:rsid w:val="00DD7ACC"/>
     <w:rsid w:val="00DD7FC5"/>
     <w:rsid w:val="00DE091B"/>
     <w:rsid w:val="00DE185C"/>
+    <w:rsid w:val="00DE20B2"/>
     <w:rsid w:val="00DE3415"/>
     <w:rsid w:val="00DE3A97"/>
     <w:rsid w:val="00DE409B"/>
     <w:rsid w:val="00DE4999"/>
     <w:rsid w:val="00DF436A"/>
     <w:rsid w:val="00DF478E"/>
     <w:rsid w:val="00DF7786"/>
     <w:rsid w:val="00E00C83"/>
     <w:rsid w:val="00E01BD3"/>
     <w:rsid w:val="00E025E4"/>
     <w:rsid w:val="00E032F5"/>
     <w:rsid w:val="00E03F68"/>
     <w:rsid w:val="00E0741C"/>
     <w:rsid w:val="00E20660"/>
     <w:rsid w:val="00E20EA6"/>
     <w:rsid w:val="00E21D97"/>
     <w:rsid w:val="00E23C0F"/>
+    <w:rsid w:val="00E24BB7"/>
     <w:rsid w:val="00E24D81"/>
     <w:rsid w:val="00E27914"/>
     <w:rsid w:val="00E34380"/>
     <w:rsid w:val="00E34F5D"/>
     <w:rsid w:val="00E35F91"/>
     <w:rsid w:val="00E36C14"/>
     <w:rsid w:val="00E43A9B"/>
     <w:rsid w:val="00E46A58"/>
     <w:rsid w:val="00E4740A"/>
     <w:rsid w:val="00E511B8"/>
     <w:rsid w:val="00E52D26"/>
     <w:rsid w:val="00E54DDA"/>
     <w:rsid w:val="00E55E3D"/>
     <w:rsid w:val="00E55EBE"/>
     <w:rsid w:val="00E56B43"/>
     <w:rsid w:val="00E56EB8"/>
     <w:rsid w:val="00E57FA6"/>
     <w:rsid w:val="00E61582"/>
     <w:rsid w:val="00E65908"/>
     <w:rsid w:val="00E7371D"/>
     <w:rsid w:val="00E73D63"/>
     <w:rsid w:val="00E7603F"/>
     <w:rsid w:val="00E802F4"/>
     <w:rsid w:val="00E80BBB"/>
     <w:rsid w:val="00E842F7"/>
     <w:rsid w:val="00E8517A"/>
+    <w:rsid w:val="00E85F3C"/>
     <w:rsid w:val="00E864CC"/>
     <w:rsid w:val="00E86A19"/>
     <w:rsid w:val="00E90AA8"/>
     <w:rsid w:val="00E916E1"/>
     <w:rsid w:val="00E9216D"/>
     <w:rsid w:val="00E9302D"/>
     <w:rsid w:val="00E93B3D"/>
     <w:rsid w:val="00E94C75"/>
     <w:rsid w:val="00E96A53"/>
     <w:rsid w:val="00EA22A6"/>
     <w:rsid w:val="00EA4935"/>
     <w:rsid w:val="00EB21D0"/>
     <w:rsid w:val="00EB3819"/>
     <w:rsid w:val="00EC0F9B"/>
     <w:rsid w:val="00EC3190"/>
     <w:rsid w:val="00EC37AD"/>
     <w:rsid w:val="00EC4536"/>
     <w:rsid w:val="00ED1758"/>
     <w:rsid w:val="00ED45EF"/>
     <w:rsid w:val="00EE04AF"/>
     <w:rsid w:val="00EE7505"/>
     <w:rsid w:val="00EF148C"/>
-    <w:rsid w:val="00EF62AF"/>
     <w:rsid w:val="00EF7047"/>
-    <w:rsid w:val="00F028C2"/>
     <w:rsid w:val="00F02BBC"/>
-    <w:rsid w:val="00F03A16"/>
     <w:rsid w:val="00F03DD1"/>
     <w:rsid w:val="00F1138F"/>
     <w:rsid w:val="00F1379B"/>
     <w:rsid w:val="00F15BE2"/>
     <w:rsid w:val="00F166BE"/>
     <w:rsid w:val="00F17C9C"/>
     <w:rsid w:val="00F21595"/>
     <w:rsid w:val="00F2304F"/>
     <w:rsid w:val="00F244A1"/>
     <w:rsid w:val="00F2542A"/>
     <w:rsid w:val="00F2564A"/>
     <w:rsid w:val="00F32545"/>
     <w:rsid w:val="00F33661"/>
     <w:rsid w:val="00F34D0F"/>
     <w:rsid w:val="00F37C27"/>
     <w:rsid w:val="00F43103"/>
     <w:rsid w:val="00F45586"/>
     <w:rsid w:val="00F46A6A"/>
     <w:rsid w:val="00F47C55"/>
+    <w:rsid w:val="00F51DA4"/>
     <w:rsid w:val="00F51E69"/>
     <w:rsid w:val="00F53295"/>
     <w:rsid w:val="00F533A1"/>
     <w:rsid w:val="00F63F2E"/>
     <w:rsid w:val="00F72AFF"/>
     <w:rsid w:val="00F7571F"/>
     <w:rsid w:val="00F75BFC"/>
     <w:rsid w:val="00F760FC"/>
     <w:rsid w:val="00F762FF"/>
     <w:rsid w:val="00F8083E"/>
     <w:rsid w:val="00F835ED"/>
     <w:rsid w:val="00F8427E"/>
     <w:rsid w:val="00F87E92"/>
     <w:rsid w:val="00F91299"/>
     <w:rsid w:val="00F91F97"/>
     <w:rsid w:val="00F91FE7"/>
     <w:rsid w:val="00F96CC9"/>
     <w:rsid w:val="00F9742C"/>
     <w:rsid w:val="00F978BA"/>
     <w:rsid w:val="00FA0880"/>
     <w:rsid w:val="00FA2325"/>
     <w:rsid w:val="00FB3BA0"/>
     <w:rsid w:val="00FB4243"/>
     <w:rsid w:val="00FB6E1D"/>
     <w:rsid w:val="00FC0138"/>
@@ -8279,74 +9096,74 @@
     <w:rsid w:val="00FE11F4"/>
     <w:rsid w:val="00FE2AF2"/>
     <w:rsid w:val="00FE3449"/>
     <w:rsid w:val="00FF4235"/>
     <w:rsid w:val="00FF4F9C"/>
     <w:rsid w:val="00FF7033"/>
     <w:rsid w:val="00FF7991"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-TW"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="8193"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="7F289BE1"/>
+  <w14:docId w14:val="68719ADB"/>
   <w15:docId w15:val="{7012D695-7EEB-4665-8E23-1EAF67BD5B0D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="新細明體" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="zh-TW" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -8667,50 +9484,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00093EF4"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -8890,61 +9712,102 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="ad"/>
     <w:next w:val="ad"/>
     <w:link w:val="af0"/>
     <w:rsid w:val="00E03F68"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af0">
     <w:name w:val="註解主旨 字元"/>
     <w:link w:val="af"/>
     <w:rsid w:val="00E03F68"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="008F6A34"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="標楷體" w:eastAsia="標楷體" w:cs="標楷體"/>
+      <w:color w:val="000000"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af1">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA6675"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="af2">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00AA6675"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctd@mail.ntcu.edu.tw" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://careerweb.ntcu.edu.tw/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://careerweb.ntcu.edu.tw/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://careerweb.ntcu.edu.tw/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://careerweb.ntcu.edu.tw/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 佈景主題">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -9195,72 +10058,72 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C29EFD72-7251-486D-AC4D-90D53D3465D8}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4D6ABE1B-0E3E-42C6-88DE-AE8E7288527F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>1015</Words>
-  <Characters>560</Characters>
+  <Words>245</Words>
+  <Characters>1397</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>臺中教育大學</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1572</CharactersWithSpaces>
+  <CharactersWithSpaces>1639</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>2752538</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:ctd@mail.ntcu.edu.tw</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>